--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8435b21" w14:textId="8435b21">
+    <w:p w14:paraId="fba5ad2" w14:textId="fba5ad2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -789,3851 +789,3992 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 9/3 шешімімен бекітілген</w:t>
+              <w:t>№ 9/3 шешімімен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Шал ақын ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 18.06.2024 </w:t>
+      Ескерту. Қағида жаңа редакцияда - Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 19/3</w:t>
+        <w:t>№ 41/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.12.2024 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>1. Солтүстік Қазақстан облысы Шал ақын ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары (бұдан әрi - Қағидалар) Қазақстан Республикасының Әлеуметтік кодексі, Қазақстан Республикасының "Ардагерлер туралы" Заңы негізінде, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына (бұдан әрі - Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      1. Солтүстік Қазақстан облысы Шал ақын ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары (бұдан әрi - Қағидалар) Қазақстан Республикасының Әлеуметтік кодексі, Қазақстан Республикасының "Ардагерлер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына (бұдан әрі - Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негiзгi терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі - Мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия - мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Солтүстік Қазақстан облысы Шал ақын ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек - жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі - алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган - "Солтүстік Қазақстан облысы Шал ақын ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым - екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі - шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс - отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері - Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі - атаулы күндер) - Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган - Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін қала мен ауылдық округтер әкімдерінің шешімдерімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер - әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
-[...15 lines deleted...]
-      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электронды түрдегі құжаттарды көрсетуге және пайдалануға арналған цифрлық объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалар Солтүстік Қазақстан облысы Шал ақын ауданы аумағында тұрақты тіркелген және тұратын адамдарға таралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-бабы 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>71-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>170-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>229-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
-[...15 lines deleted...]
-      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек өтініш көрсетілген айдан бастап бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2- тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Алушылар санатының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері осы қағидалармен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның жылжымалы мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның жылжымалы мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көзделген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап алты айдан кешіктірілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Атаулы күндер мен мереке күндеріне әлеуметтік көмек күнтізбелік жылда 1 (бір) рет, ақшалай төлем түрінде келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан - Ауғанстан Демократиялық Республикасынан кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталған жұмысшылар мен қызметшiлер - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірге тұратын төрт және одан көп кәмелетке толмаған балаcы, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Халықаралық Чернобыль апаты құрбандарын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Отан қорғаушы күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр - Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау жөніндегі басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен жасырынып жұмыс істеушілеріне - 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне - 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының әскерлері мен ішкі істер және мемлекеттік қауіпсіздік органдарының еріктi жалдамалы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен марапатталған азаматтарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарына – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын-сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматы болып табылатын адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданылғанға дейiн тұрақты өмiр сүрген адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші дүниежүзілік соғыс кезінде (жай адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тысқары жерлерде әскери қызмет атқару үшін шақырылғаннан кейін қуғын-сүргіндердің қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуғын-сүргiндердi орталық одақтық органдар: КСР Одағының Жоғарғы Соты мен оның сот алқаларының, КСР Одағының Айрықша бас саяси Басқарма алқасының, КСР Одағы Iшкi iстер халық комиссариаты - Мемлекет Қауiпсiздiгі министрлiгi - Iшкi iстер министрлiгi жанындағы айрықша кеңестiң, КСР Одағы Прокуратурасы мен КСР Одағы ішкi iстер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа органдар шешiмдерi бойынша қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттiк өкiметтiң жоғары органдарының құжаттары негiзiнде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата-аналармен немесе олардың орнындағы адамдармен бiрге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргiндер құрбандарының балаларына, сондай-ақ қуғын-сүргiн кезiнде он сегiз жасқа толмаған және оның қолданылуы нәтижесiнде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргiндер құрбандарының балаларына - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 маусым - Халықаралық балаларды қорғау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға 5 (бес) айлық есептік көрсеткіш мөлшерінде, келесі жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 30 тамыз - Қазақстан Республикасының Конституциясы күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарға - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, ауданның құрметті азаматтарына - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздігі күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстанда 1986 жылғы 17-18 желтоқсандағы оқиғаларға қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халықтық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қуғын-сүргін қолданылғанға дейін қазіргі Қазақстан Республикасының аумағын құрайтын аумақта тұрақты тұратын адамдарға - 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бірнеше негіздер болған жағдайда мереке күндері мен атаулы күндерге әлеуметтік көмек тек бір негіз бойынша тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек жан басына шаққандағы орташа табысы есепке алынбай мұқтаж азаматтардың келесі санаттарына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматқа (отбасына) табиғи зілзаланың салдарынан оған не оның мүлкіне нұқсан келтіру себебінен бір мезгілде тұрғын үй (тұрғын үй құрылысы) иелерінің біріне 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматқа (отбасына) өрт салдарынан оған не оның мүлкіне нұқсан келтіру себебінен бір мезгілде тұрғын үй (тұрғын үй құрылысы) иелерінің біріне 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) туберкулез ауруымен диспансерлiк есепте тұрған адамдарға ай сайын 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диспансерлiк есепте тұрған адамның иммунтапшылық вирусын (АИТВ) жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қатерлі ісікке шалдыққан адамдарға жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген Әлеуметтік мәні бар аурулардың тізбесіне сәйкес әлеуметтік мәні бар аурулары бар адамдарға жылына 1 (бір) рет 5 (бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) - 6) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық-тұрмыстық жағдайына тексеру жүргізу талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек тұлғаның (отбасының) орташа табысы есепке алынып, ең төменгі күнкөріс деңгейінің бір еселік мөлшерінен аспайтын аз қамтылған азаматтарға (отбасыларға) және мемлекеттік жалпы білім беру гранттары мен кредиттерінің иегері болмаған, Солтүстік Қазақстан облысының аумағында орналасқан, күндізгі оқу нысанында жоғары кәсіптік білім беру ұйымдарында оқитын балалары бар отбасыларға жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек келесі санаттағы азаматтардың табыстары есепке алынбай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Алушылар санатының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері осы қағидалармен белгіленеді. </w:t>
-[...603 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторийлік-курорттық емделуге, өтініш берушінің тұрғылықты жері бойынша емдеу-алдын алу ұйымының ұсынымына сәйкес, азаматтардың осы санаттары мәртебесінің болу фактісін растайтын құжаттарды, сондай-ақ шот-фактура мен орындалған жұмыс (көрсетілген қызмет) ұсынған жағдайда, жылына 1 (бір) рет санаторийлік-курорттық емделу құны мөлшерінде, бірақ 50 (елу) айлық есептік көрсеткіштен аспайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) 9 мамыр - Жеңіс күні: </w:t>
-[...260 lines deleted...]
-    </w:p>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға 4 (төрт) айлық есептік көрсеткіш мөлшерінде табыстарын есепке алмай, уәкілетті ұйым ұсынатын тізім бойынша азаматтардан өтініштер мен қоса берілетін құжаттарды талап етпей, коммуналдық қызметтерге және отын сатып алуға ақы төлеуге міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамдар үшін санаторийлік-курорттық емделуге, уәкілетті ұйымның тізімі негізінде жеке көмекшінің еріп жүруіне жылына 1 рет 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының белгілі бір аурулары (жай-күйлері) бар азаматтарының жекелеген санаттарын тегін және (немесе) жеңілдікті амбулаториялық қамтамасыз етуге арналған дәрілік заттар мен медициналық бұйымдардың тізбесіне енгізілмеген, емдеуші дәрігердің рецепті бойынша мамандандырылған емдік тамақтану тағайындалған мүгедектігі бар балаларға Шал ақын ауданының аудандық ауруханасымен ұсынатын тізім бойынша - ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың күші Заңның 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда, 2025 жылғы 9 мамырға Ұлы Отан соғысындағы Жеңістің 80 жылдығын мерекелеуге байланысты 50 000 (елу) мың теңге мөлшерінде; </w:t>
-[...437 lines deleted...]
-    </w:p>
+      13. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" 2023 жылғы 26 мамырдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) адамның (отбасының) жан басына шаққандағы орташа табысы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-тармақтың 3) – 6) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін арнайы комиссияның қорытындысы талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...621 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы органдар айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға, жергілікті атқарушы орган мен денсаулық сақтау ұйымдарына сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік маңызы бар аурулар болған кезде әлеуметтік көмек алушылардың тізімдерін Әлеуметтік мәні бар аурулардың тізбесінде белгіленген аурулардың халықаралық сыныптамасының кодтарына сәйкес денсаулық сақтау ұйымдарымен электрондық түрде ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> сәйкес берілген сенімхат бойынша өкіл) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z147" w:id="128"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z148" w:id="129"/>
-[...15 lines deleted...]
-      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z149" w:id="130"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z150" w:id="131"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z151" w:id="132"/>
-[...15 lines deleted...]
-      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z152" w:id="133"/>
-[...15 lines deleted...]
-      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z153" w:id="134"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z154" w:id="135"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z155" w:id="136"/>
-[...15 lines deleted...]
-      17. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 6-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе қала, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z156" w:id="137"/>
-[...15 lines deleted...]
-      Осы Қағидалардың 6-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе қала, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z157" w:id="138"/>
-[...15 lines deleted...]
-      18. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z158" w:id="139"/>
-[...15 lines deleted...]
-      Қала, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z159" w:id="140"/>
-[...15 lines deleted...]
-      19. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
-[...15 lines deleted...]
-      20. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе қала, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z161" w:id="142"/>
-[...15 lines deleted...]
-      21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе қала, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z162" w:id="143"/>
-[...15 lines deleted...]
-      22. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z163" w:id="144"/>
-[...15 lines deleted...]
-      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілік қағидалардың 15 және 16-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z164" w:id="145"/>
-[...15 lines deleted...]
-      Үлгілік қағидалардың 15 және 16-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z165" w:id="146"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z166" w:id="147"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z167" w:id="148"/>
-[...15 lines deleted...]
-      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z168" w:id="149"/>
-[...15 lines deleted...]
-      ақпараттық жүйелерді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z169" w:id="150"/>
-[...15 lines deleted...]
-      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z170" w:id="151"/>
-[...15 lines deleted...]
-      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z171" w:id="152"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z172" w:id="153"/>
-[...15 lines deleted...]
-      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z173" w:id="154"/>
-[...15 lines deleted...]
-      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда - Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z174" w:id="155"/>
-[...15 lines deleted...]
-      24. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда - Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z175" w:id="156"/>
-[...15 lines deleted...]
-      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z176" w:id="157"/>
-[...15 lines deleted...]
-      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z177" w:id="158"/>
-[...15 lines deleted...]
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z178" w:id="159"/>
-[...15 lines deleted...]
-      25. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z174" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z179" w:id="160"/>
-[...15 lines deleted...]
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z180" w:id="161"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z181" w:id="162"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z182" w:id="163"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған шешімге шағымдану тәртібі "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) айқындалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z183" w:id="164"/>
-[...15 lines deleted...]
-      26. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған шешімге шағымдану тәртібі "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) айқындалған.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Шал ақын ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z184" w:id="165"/>
-[...15 lines deleted...]
-      27. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Шал ақын ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z185" w:id="166"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына төлем кестесіне сәйкес, ағымдағы жылдың 25-інен кешіктірмей аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z186" w:id="167"/>
-[...15 lines deleted...]
-      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына төлем кестесіне сәйкес, ағымдағы жылдың 25-інен кешіктірмей аударады.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын мөлшеріне қарамастан бір теңгеге дейін дөңгелектеуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z187" w:id="168"/>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z188" w:id="169"/>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z189" w:id="170"/>
-[...15 lines deleted...]
-      2) алушы тұрақты тұру үшін Шал ақын ауданынан тыс кеткен;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Шал ақын ауданынан тыс жерге кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z190" w:id="171"/>
-[...15 lines deleted...]
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z191" w:id="172"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z192" w:id="173"/>
+    <w:bookmarkStart w:name="z188" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z193" w:id="174"/>
+    <w:bookmarkStart w:name="z189" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 3) тармақшасы осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z194" w:id="175"/>
-[...15 lines deleted...]
-      Осы тармақтың 1) - 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) - 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z195" w:id="176"/>
-[...15 lines deleted...]
-      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу аталған мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z196" w:id="177"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек алушылар әлеуметтік көмек төлеуді тоқтату үшін негіздердің туындағаны туралы хабарламаны өздері немесе отбасы атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкіл) әлеуметтік көмек көрсету жөніндегі уәкілетті органға олар басталған күннен бастап жібереді.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек алушылар әлеуметтік көмек төлеуді тоқтату үшін негіздердің туындағаны туралы хабарламаны өздері немесе отбасы атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкіл) әлеуметтік көмек көрсету жөніндегі уәкілетті органға олар басталған күннен бастап жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z197" w:id="178"/>
+    <w:bookmarkStart w:name="z193" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z198" w:id="179"/>
+    <w:bookmarkStart w:name="z194" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z199" w:id="180"/>
+    <w:bookmarkStart w:name="z195" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Атаулы күндер мен мереке күндеріне әлеуметтік көмек төлеуге алушылар санаттарын қалыптастыру тәртібі және Мемлекеттік корпорация арқылы әлеуметтік көмек төлеуді жүзеге асыру процесі Үлгілік қағидалардың 26-32-тармақтарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -5354,55 +5495,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5728,31 +5869,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>