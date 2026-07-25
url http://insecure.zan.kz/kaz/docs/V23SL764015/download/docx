--- v0 (2025-11-09)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f090337" w14:textId="f090337">
+    <w:p w14:paraId="83369da" w14:textId="83369da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Тимирязев ауданындағы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тимирязев аудандық мәслихатының 2023 жылғы 28 қарашадағы № 8/8 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2023 жылғы 4 желтоқсанда № 7640-15 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тимирязев аудандық мәслихатының 2023 жылғы 28 қарашадағы № 8/8 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2023 жылғы 4 желтоқсанда № 7640-15 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1436,1962 +1436,2048 @@
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттілігі туралы қорытынды шығарған кезде Тимирязев ауданының мәслихаты бекіткен азаматтарды мұқтаждар санатына жатқызу үшін негіздердің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мереке және атаулы күндерге біржолғы әлеуметтік көмек мемлекеттік корпорация арқылы азаматтардың мынадай санаттарына ақшалай төлемдер түрінде жылына 1 рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілері, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа да мемлекеттердегі ұрыс қимылдары кезінде жаралануы, контузия алуы, мертігуі, ауруға шалдығу салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасылары – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр Ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналар – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірге тұратын төрт және одан көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасылар – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір – Чернобыль апатын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдар – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балалары – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасылары – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасылары – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр - Отан қорғаушы күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлігінің, ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілерінің, басшы және қатардағы құрам адамдарының отбасылары – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасылары – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр - Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері –382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылыс жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери кызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілер – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлімдерінің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгіленген жеңілдікті шарттармен зейнетақы тағайындау үшін 1998 жылғы 1 қаңтарға дейін еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары –26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кірген әскери бөлімдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлімдерінің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгіленген жеңілдікті шарттармен зейнетақы тағайындау үшін 1998 жылғы 1 қаңтарға дейін еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңіз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының ерікті жалдамалы құрамының адамдары – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кірген бөлімдердің, штабтар мен мекемелердің құрамында полк балалары (тәрбиеленушілері) және юнгалар ретінде болған адамдар – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс жылдарында шет елдердің аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистік Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсіпшілік және көлік кемелерінің жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсібі халық комиссариатының, теңіз және өзен флотының, Солтүстік теңіз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшілер жағдайына көшірілген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегінде майдандағы армия мен флот мүдделері үшін міндеттер атқарған қызметкелері, сондай-ақ Ұлы Отан соғысының бас кезінде басқа мемлекеттердің порттарында еріксіз ұсталған көлік флоты кемелері экипаждарының мүшелері – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Ленинград қаласындағы қоршау кезеңінде қаланың кәсіпорындарында, мекемелері мен ұйымдарында жұмыс істеген және "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтар – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс кезеңінде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар - 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдар – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергілікті әуе шабуылына қарсы қорғаныстың объектілік және авариялық командаларының өзін-өзі қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінің отбасылары – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екенші рет некеге тұрмаған зайыбы (жұбайы) – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдар – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілері, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдар – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      6) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын-сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдар – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      а) бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      б) Екінші дүниежүзілік соғыс кезінде (жай адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      в) Қазақстаннан тысқары жерлерде әскери қызмет атқару үшін шақырылғаннан кейін қуғын-сүргіндердің қолдануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа да мемлекеттердегі ұрыс қимылдары кезінде жаралануы, контузия алуы, мертігуі, ауруға шалдығу салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасылары – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      г) қуғын-сүргіндерді орталық одақтық органдар: КСР Одағының Жоғарғы Соты мен оның сот алқаларының, КСР Одағы Айрықша бас саяси Басқарма алқасының, КСР Одағы Ішкі істер халық комиссариаты – Мемлекет Қауіпсіздігі министрлігі – Ішкі істер министрлігі жанындағы айрықша кеңестің, КСР Одағы Прокуратурасы мен КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа органдар шешімдері бойынша қолдануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының құжаттары негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдар – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      ата-аналармен немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргіндер құрбандарының балалары, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оның қолданылуы нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балалары – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      7) 1 маусым – Халықаралық балаларды қорғау күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
+      Мүгедектігі бар балалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр Ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналар – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      жеті жасқа дейінгі мүгедектігі бар балалар – 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірге тұратын төрт және одан көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасылар – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балалар – 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) 7 мамыр - Отан қорғаушы күні:</w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балалар – 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағы Қорғаныс министрлігінің, ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілерінің, басшы және қатардағы құрам адамдарының отбасылары – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балалар – 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасылары – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      8) 30 тамыз - Қазақстан Республикасының Конституциясы күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) 9 мамыр - Жеңіс күні:</w:t>
+      Социалистік Еңбек Ерлері, үш дәрежелі Даңқ, үш дәрежелі Еңбек Даңқы ордендерінің иегерлері – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде, 2025 жылы 5 000 000 (бес миллион) теңге;</w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдар –10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...267 lines deleted...]
-      5) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдар, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлер, облыстың, қаланың (ауданның) құрметті азаматтары – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z82" w:id="57"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы аумағында саяси қуғын-сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдар – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қатысты қылмыстық істерді қараудың қолданыстағы тәртібі сақталатын, Қазақстан Республикасының қазіргі аумағында өздеріне қуғын-сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдары – 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z84" w:id="59"/>
-[...15 lines deleted...]
-      а) бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, ең төменгі күнкөріс деңгейінің бір реттік мөлшерінің шегінен аспайтын, бір рет – 10 (он) айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z85" w:id="60"/>
-[...15 lines deleted...]
-      б) Екінші дүниежүзілік соғыс кезінде (жай адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысы бар адамдарға (отбасына) ең төмеңгі күнкөріс деңгейіне еселенген қатынаста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z86" w:id="61"/>
-[...419 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="78"/>
+    <w:bookmarkStart w:name="z104" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әлеуметтік маңызы бар аурулардан зардап шегетін адамдарға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z106" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасы ұлғаюына байланысты өзіне-өзі күтім жасай алмайтын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z107" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылған адамдарға, пробация қызметінің есебіндегі адамдарға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 06.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек табыстарын есепке алмай мұқтаж азаматтардың келесі жекелеген санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медициналық мекеменің анықтамасына сәйкес қатерлі ісік диагнозымен диспансерлік есепте тұрған адамдарға (2, 4 клиникалық топ) жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетім балаларға, ата-анасының қамқорлығы болмаған кезде, жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматқа (отбасына) табиғи зілзаланың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне залал келтірілген жағдайда азаматқа (отбасына) – бір рет 100 (жүз) айлық есептік көрсеткішке мөлшеріне дейін біржолғы жәрдемақы тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне мұқтаждық басталған сәттен бастап алты айдан кешіктірілмей төленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балаларға ай сайын ең төменгі күнкөріс деңгейінің екі еселенген мөлшерінде жәрдемақы төленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулезбен ауыратын және амбулаторлық емделіа жатқан азаматтарға "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Тимирязев аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны ұсынған тізімдер негізінде қосымша тамақтануға – ай сайын 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылған адамдарға, пробация қызметінің есебінде тұрған адамдарға осы санаттағы адамдарды растайтын құжатқа сәйкес жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек табыстары ескерілмей азаматардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z113" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8 - бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға тіс протездеу ақысын төлеуге, бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа, 70 (жетпіс) айлық есептік көрсеткіш мөлшеріндегі сомадан аспайтын мөлшерде, бағалы металдар мен металл-керамикадан, металл-акрилден жасалған протездерден басқа, осы қызметті көрсетуге лицензиясы бар ұйымның ұсынылған шот-фактурасына сәйкес, жылына бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z114" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық ем алуға, өтініш берушінің санаторлық-курорттық картаны, санаторлық-курорттық ұйымның шот-фактурасын ұсына отырып, санаторлық-курорттық емделудің құны мөлшерінде тұрғылықты жері бойынша емдеу мекемесінің ұсынымдарына сәйкес, бірақ 50 (елу) айлық есептік көрсеткіштен аспайтын, жылына бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға кірісін есептемегенде, осы санаттағы тұлғаларды растайтын құжат бойынша коммуналдық қызметтер мен отын сатып алуға төлемақы төлеуге айына 4 (төрт) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының ордендерімен және медальдарымен наградталған адамдарға, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8 - бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға, Семей ядролық сынақ полигоны аймағында зардап шеккендерге, жөнелту станциясынан ауруханаға жатқызу орнына дейін және кері Қазақстан Республикасының аумағы арқылы темір жол, автомобиль жолаушылар көлігі (таксиден басқа) арқылы жол жүру құны мөлшерінде, жол жүру фактісін растайтын құжат (жол билеті), көшірме немесе ауруханаға жатқызу фактісін растайтын басқа құжат бойынша жылына бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z117" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абилитация мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметтері көзделген бірінші топтағы мүгедектігі бар адамдар үшін (жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда) жеке көмекшінің еріп жүруіне, уәкілетті ұйымның тізімі негізінде жылына 1 (бір) рет 50 (елу) айлық есептік көрсеткіштер мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 06.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Адамның (отбасының) жан басына шаққандағы орташа табысын есептеу "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 28 мамырдағы № 181 бұйрығымен бекітілген мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына сәйкес жүргізіледі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z119" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z120" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3- тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z106" w:id="79"/>
-[...15 lines deleted...]
-      жасы ұлғаюына байланысты өзіне-өзі күтім жасай алмайтын адамдарға;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсету тәртібі осы Қағидаларда айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z107" w:id="80"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылған адамдарға, пробация қызметінің есебіндегі адамдарға.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек тағайындауды жүзеге асыратын уәкілетті орган қабылдаған шешімге шағымдану тәртібі "Әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) айқындалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...77 lines deleted...]
-      9. Әлеуметтік көмек табыстарын есепке алмай мұқтаж азаматтардың келесі жекелеген санаттарына көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылардың тізімдері Мемлекеттік корпорацияға, денсаулық сақтау ұйымына не Тимирязев ауданының мәслихатына сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...185 lines deleted...]
-      10. Әлеуметтік көмек табыстары ескерілмей азаматардың келесі санаттарына көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкіл) жергілікті әлеуметтік көмек көрсету жөніндегі органға немесе кент, ауыл, ауылдық округ әкіміне немесе Мемлекеттік корпорацияға 1-қосымшаға сәйкес нысан бойынша өтінішпен жазбаша жүгінеді Үлгілік қағидаларға немесе үлгілік Қағидаларға 1-1-қосымшаға сәйкес нысан бойынша өтінішпен бірге порталға электрондық түрде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z113" w:id="83"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8 - бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға тіс протездеу ақысын төлеуге, бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа, 70 (жетпіс) айлық есептік көрсеткіш мөлшеріндегі сомадан аспайтын мөлшерде, бағалы металдар мен металл-керамикадан, металл-акрилден жасалған протездерден басқа, осы қызметті көрсетуге лицензиясы бар ұйымның ұсынылған шот-фактурасына сәйкес, жылына бір рет;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға 1-2 – қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z114" w:id="84"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық ем алуға, өтініш берушінің санаторлық-курорттық картаны, санаторлық-курорттық ұйымның шот-фактурасын ұсына отырып, санаторлық-курорттық емделудің құны мөлшерінде тұрғылықты жері бойынша емдеу мекемесінің ұсынымдарына сәйкес, бірақ 50 (елу) айлық есептік көрсеткіштен аспайтын, жылына бір рет;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...33 lines deleted...]
-      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының ордендерімен және медальдарымен наградталған адамдарға, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8 - бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға, Семей ядролық сынақ полигоны аймағында зардап шеккендерге, жөнелту станциясынан ауруханаға жатқызу орнына дейін және кері Қазақстан Республикасының аумағы арқылы темір жол, автомобиль жолаушылар көлігі (таксиден басқа) арқылы жол жүру құны мөлшерінде, жол жүру фактісін растайтын құжат (жол билеті), көшірме немесе ауруханаға жатқызу фактісін растайтын басқа құжат бойынша жылына бір рет;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z117" w:id="86"/>
-[...15 lines deleted...]
-      абилитация мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметтері көзделген бірінші топтағы мүгедектігі бар адамдар үшін (жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда) жеке көмекшінің еріп жүруіне, уәкілетті ұйымның тізімі негізінде жылына 1 (бір) рет 50 (елу) айлық есептік көрсеткіштер мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұлғаның (отбасы мүшелерінің) табысы туралы мәліметтер (тұлғаның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін тұлғаның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:p>
-[...77 lines deleted...]
-      11. Адамның (отбасының) жан басына шаққандағы орташа табысын есептеу "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 28 мамырдағы № 181 бұйрығымен бекітілген мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына сәйкес жүргізіледі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген).</w:t>
+    <w:bookmarkStart w:name="z129" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z119" w:id="88"/>
-[...216 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3546,916 +3632,916 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-сын куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Осы Қағидалардың 6-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="99"/>
+    <w:bookmarkStart w:name="z141" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша осы Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z142" w:id="100"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z142" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z143" w:id="101"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z143" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z144" w:id="102"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z144" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z145" w:id="103"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z145" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z146" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге осы Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда – осы Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z147" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z148" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z149" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z150" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z151" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z152" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z153" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z154" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z155" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Тимирязев ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z156" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Мемлекеттік корпорацияға әлеуметтік көмек сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z146" w:id="104"/>
-[...15 lines deleted...]
-      16. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге осы Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда – осы Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z147" w:id="105"/>
-[...15 lines deleted...]
-      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z148" w:id="106"/>
-[...15 lines deleted...]
-      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы Тимирязев ауданының шегінен тыс тұрақты тұруға кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушыны мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған жағдайларда тоқтатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсету негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмек төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі келесі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 06.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z149" w:id="107"/>
-[...15 lines deleted...]
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып, жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z150" w:id="108"/>
-[...15 lines deleted...]
-      17. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z151" w:id="109"/>
-[...15 lines deleted...]
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға 7-қосымшаға сәйкес бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z152" w:id="110"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсету иуралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z153" w:id="111"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде Мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z154" w:id="112"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z155" w:id="113"/>
-[...15 lines deleted...]
-      18. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Тимирязев ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-күніне әлеуметтік көмек төлеуге бюджет қаражатынан сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z156" w:id="114"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Мемлекеттік корпорацияға әлеуметтік көмек сомаларын аударады.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сұраныс қалыптасқаннан кейін Мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z157" w:id="115"/>
-[...15 lines deleted...]
-       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде Мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z158" w:id="116"/>
-[...15 lines deleted...]
-      19. Әлеуметтік көмек:</w:t>
+    <w:bookmarkStart w:name="z177" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімді көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:p>
-[...221 lines deleted...]
-      20. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z168" w:id="118"/>
-[...15 lines deleted...]
-      21. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып, жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алынғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z169" w:id="119"/>
-[...15 lines deleted...]
-      22. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z170" w:id="120"/>
-[...15 lines deleted...]
-      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға 7-қосымшаға сәйкес бойынша қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z171" w:id="121"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4690,362 +4776,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8/8 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тимирязев аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тимирязев ауданының әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының және тізбесін айқындаудың қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Тимирязев аудандық мәслихатының 2020 жылғы 23 желтоқсандағы № 50/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6862 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Солтүстік Қазақстан облысы Тимирязев ауданы әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Тимирязев аудандық мәслихатының 2020 жылғы 23 желтоқсандағы № 50/3 шешіміне өзгеріс енгізу туралы" 2021 жылғы 19 қарашадағы № 8/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25632 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тимирязев аудандық мәслихатының 2020 жылғы 23 желтоқсандағы № 50/3 "Солтүстік Қазақстан облысы Тимирязев ауданы әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 18 сәуірдегі №11/4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27707 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Тимирязев аудандық мәслихатының 2020 жылғы 23 желтоқсандағы № 50/3 "Солтүстік Қазақстан облысы Тимирязев ауданы әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 29 маусымдағы №13/36 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28725 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Тимирязев аудандық мәслихатының 2020 жылғы 23 желтоқсандағы № 50/3 "Тимирязев ауданының әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Тимирязев аудандық мәслихатының 2022 жылғы 28 желтоқсандағы №17/20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31593 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Тимирязев аудандық мәслихатының 2020 жылғы 23 желтоқсандағы № 50/3 "Солтүстік Қазақстан облысы Тимирязев ауданы әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Солтүстік Қазақстан облысы Тимирязев аудандық мәслихатының 2023 жылғы 12 маусымдағы №3/20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7534-15 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>