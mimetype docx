--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="027f968" w14:textId="027f968">
+    <w:p w14:paraId="7f2b590" w14:textId="7f2b590">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -888,3607 +888,3959 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 40/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Солтүстік Қазақстан облысы Мамлют ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - қағидалар) Қазақстан Республикасының Әлеуметтік кодексі, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ардагерлер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Қазақстан Республикасының Заңы негізінде және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Үлгі қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Солтүстік Қазақстан облысы Мамлют ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Солтүстік Қазақстан облысы Мамлют ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - қағидалар) Қазақстан Республикасының Әлеуметтік кодексі, "Ардагерлер туралы" Қазақстан Республикасының Заңы негізінде және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 қаулысына (бұдан әрі - Үлгі қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z22" w:id="7"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z23" w:id="8"/>
-[...15 lines deleted...]
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
-[...15 lines deleted...]
-      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Солтүстік Қазақстан облысы Мамлют ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z25" w:id="10"/>
-[...15 lines deleted...]
-      3) әлеуметтік көмек – жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
-[...15 lines deleted...]
-      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
-[...15 lines deleted...]
-      5) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
-[...15 lines deleted...]
-      6) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z29" w:id="14"/>
-[...15 lines deleted...]
-      7) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
-[...15 lines deleted...]
-      8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қағидалар Солтүстік Қазақстан облысы Мамлют ауданы аумағында тұрақты тұратын және тіркелген адамдарға таралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
-[...15 lines deleted...]
-      9) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
-[...15 lines deleted...]
-      10) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін жергілікті атқарушы органдарының ұсынуы бойынша жергілікті өкілді органдар белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
-[...15 lines deleted...]
-      11) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
-[...15 lines deleted...]
-      12) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
-[...15 lines deleted...]
-      13) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Алушылар санаттарының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін жергілікті атқарушы органдар белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
-[...15 lines deleted...]
-      4. Осы қағидалар Солтүстік Қазақстан облысы Мамлют ауданы аумағында тұрақты тұратын және тіркелген адамдарға таралады.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде Солтүстік Қазақстан облысы Мамлют ауданы мәслихатымен бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мереке күндері мен атаулы күндерге әлеуметтік көмек азаматтардың мынадай санаттарына ақшалай төлемдер түрінде жылына 1 (бір) рет тағайындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалдық Республикалар Одағы (бұдан әрі – КСР Одағы) үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүріп жатқан кезеңде жіберілген әскери міндеттілерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүріп жатқан кезеңде осы елге жүк жеткізу үшін жіберілген автомобиль батальондарының әскери қызметшілері, бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлік тапсырмалармен ұшқан ұшу құрамының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған жұмысшылар мен қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа да мемлекеттердегі ұрыс қимылдары кезінде жаралануы, контузия алуы, мертігуі, ауруға шалдығу салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 35 (отыз бес) айлық есептiк көрсеткіш мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілерге - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қатығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрамында бірге тұратын кәмелетке толмаған төрт және одан көп балалары, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта біліммен кейінгі, жоғарғы және (немесе) жоғарғы оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар көп балалы отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Чернобыль апатын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасылары- 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына- 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарына -35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Отан қорғаушы күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) Қорғаныс министрлiгiнің, iшкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттiлер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау барысында қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына - 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр – Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әскери етушілерге – 382 (үш жүз секен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылыс жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне – 382 (үш жүз секен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының әскерлері мен ішкі істер және мемлекеттік қауіпсіздік органдарының еріктi жалдамалы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға -16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші дүниежүзілік соғыс кезеңінде фашистар мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарына – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу қүні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) аумағында саяси қуғын – сүргіннен тікелей зардап шеккен және қазіргі кезде Қазақстан Республикасының азаматтары болып табылатын адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қазіргі аумағында өздеріне қуғын-сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдар мына төмендегі жағдайларда танылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       бұрынғы КСР Одағынан тысқары жерлерде қуғын- сүргіндерді кеңес соттары мен басқа да органдардың қолдануы - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       екінші дүниежүзілік соғыс кезінде (жай адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Қазақстаннан тысқары жерлерде әскери қызмет атқару үшін шақырылғаннан кейін қуғын-сүргіндердің қолдануы - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуғын-сүргіндерді орталық одақтық органдар: КСР Одағының Жоғарғы Соты мен оның сот алқаларының, СКРО Айрықша бас саяси Басқарма алқасының, КСР Одағы Ішкі істер халық комиссариаты- Мемлекет Қауіпсіздігі министрлігі-Ішкі істер мининстрлігі жанындағы айрықша кеңестің, КСР Одағы Прокуратурасы мен КСР Одағы ішкі істер халық комиссариатының тергеу істері жөніндегі комиссиясының және басқа органдар шешімдері бойынша қолдануы- 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының құжаттары негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргіндер құрбандарының балалары, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оның қолданылуы нәтижесінде ата-анасының қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балалары танылғандарға - 10 (он) айлық есептік көрсеткіш мөлшерінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1-маусым Балаларды қорғау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар балалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға - 5 (бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балаларға- 5 (бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балаларға - 5 (бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балаларға - 5 (бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 30 тамыз – Қазақстан Республикасының Конституция күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлері, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, қаланың (ауданның) құрметті азаматтарына - 10 (он) айлық есептік көрсеткіш мөлшерінде біржолғы өтемақылар төленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан –Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстанда 1986 жылғы 17-18 желтоқсандағы оқиғаларға қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қуғын-сүргін қолданылғанға дейін қазіргі Қазақстан Республикасының аумағын құрайтын аумақта тұрақты тұрған адамдарға - 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтын әлеуметтік көмек азаматтардың жекелеген санаттарына 10 (он ) айлық есептік көрсеткіш мөлшерінде , оның ішінде мынадай негіздер бойынша біржолғы көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жан басына шаққандағы орташа табысы жергілікті өкілді органдар белгілеген шектен аспайтын адамдарға (отбасыларға) ең төменгі күнкөріс деңгейіне еселенген қатынаста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек жан басына шаққандағы орташа табысты есепке алмай, мұқтаж азаматтардың мынадай санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтарға (отбасыларға), табиғи зілзала салдарынан азаматтарға (отбасыларға) не олардың мүлкіне біржолғы 100 (жүз) айлық есептік көрсеткіш мөлшерінде, тұрғын үй (тұрғын үй құрылысы) иелерінің біріне залал келтірілген жағдайда, әлеуметтік көмек көрсету мерзімі өмірлік қиын жағдай туындаған күннен бастап алты айдан кешіктірілмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Азаматтарға (отбасыларға), өрт салдарынан азаматтарға (отбасыларға) не олардың мүлкіне біржолғы 100 (жүз) айлық есептік көрсеткіш мөлшерінде, тұрғын үй (тұрғын үй құрылысы) иелерінің біріне залал келтірілген жағдайда, әлеуметтік көмек көрсету мерзімі өмірлік қиын жағдай туындаған күннен бастап алты айдан кешіктірілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурулардан зардап шегетін адамдарға-бір мезгілде 10 (он) айлық есептік көрсеткіш мөлшерінде, әлеуметтік көмек көрсету мерзімі өмірлік қиын жағдай туындаған күннен бастап алты айдан кешіктірілмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұрақты күтім және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балаларға - ай сайын ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) туберкулезбен ауыратын және амбулаториялық емделіп жатқан азаматтарға "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Мамлют аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны ұсынатын тізімдер негізінде қосымша тамақтануға – ай сайын 6 (алты) айлық есептік көрсеткіш мөлшерінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек табыстарды қоспағанда келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) ордендерімен және медальдарымен марапатталған адамдарға Заңның 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында азаматтардың осы санаттары мәртебесінің болу фактісін растайтын құжатты ұсына отырып, емдеуге (сауықтыруға) әлеуметтік көмек 50 (елу) айлық есептік көрсеткіш мөлшерінде, бір мезгілде 1 жылына бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және "Ардагерлер туралы" Заңның 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, осы санаттары мәртебесінің болу фактісін растайтын құжатты ұсына отырып, коммуналдық қызметтерге ақы төлеуге және отын сатып алуға, ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамдарды оңалту мен оңалтудың жеке бағдарламасына сәйкес бірінші топтағы мүгедек адамдарға санаторий-курорттық емделуге жеке көмекшінің сүйемелдеуіне бір мезгілде 50 (елу) айлық есептік көрсеткіш мөлшерінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Бұл ретте жиынтық табыс "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) бекітілген мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
-[...499 lines deleted...]
-      бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
-[...15 lines deleted...]
-      3) 7 мамыр – Отан қорғаушы күні:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) Қорғаныс министрлiгiнің, iшкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттiлер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау барысында қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына - 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын жергілікті ақтарушы орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылардың тізімдері Мемлекеттік корпорацияға не өзге де ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе мемлекеттік корпорацияға лгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
-[...15 lines deleted...]
-      4) 9 мамыр – Жеңіс күні:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әскери етушілерге – 382 (үш жүз секен екі) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда, 2025 жылғы 9 мамырға орай Ұлы Отан соғысындағы Жеңісінің 80 жылдығын мерекелеуге байланысты–5000 000 (бес миллион) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылыс жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне – 382 (үш жүз секен екі) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда, 2025 жылғы 9 мамырға орай Ұлы Отан соғысындағы Жеңісінің 80 жылдығын мерекелеуге байланысты–5000 000 (бес миллион) теңге мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
-[...15 lines deleted...]
-      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қағидалардың 7-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе қала, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе қала, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының әскерлері мен ішкі істер және мемлекеттік қауіпсіздік органдарының еріктi жалдамалы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе қала, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға -16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z76" w:id="61"/>
-[...15 lines deleted...]
-      екінші дүниежүзілік соғыс кезеңінде фашистар мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда – Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
-[...15 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
-[...15 lines deleted...]
-      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарына – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда, 2025 жылғы 9 мамырға орай Ұлы Отан соғысындағы Жеңісінің 80 жылдығын мерекелеуге байланысты–50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда, 2025 жылғы 9 мамырға орай Ұлы Отан соғысындағы Жеңісінің 80 жылдығын мерекелеуге байланысты–50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға - 5 (бес) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда, 2025 жылғы 9 мамырға орай Ұлы Отан соғысындағы Жеңісінің 80 жылдығын мерекелеуге байланысты–50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
-[...15 lines deleted...]
-      5) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу қүні:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) аумағында саяси қуғын – сүргіннен тікелей зардап шеккен және қазіргі кезде Қазақстан Республикасының азаматтары болып табылатын адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қазіргі аумағында өздеріне қуғын-сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдар мына төмендегі жағдайларда танылады:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Мамлют ауданынан тыс жерге кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
-[...15 lines deleted...]
-       бұрынғы КСР Одағынан тысқары жерлерде қуғын- сүргіндерді кеңес соттары мен басқа да органдардың қолдануы - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
-[...15 lines deleted...]
-       екінші дүниежүзілік соғыс кезінде (жай адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
-[...15 lines deleted...]
-       Қазақстаннан тысқары жерлерде әскери қызмет атқару үшін шақырылғаннан кейін қуғын-сүргіндердің қолдануы - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
-[...15 lines deleted...]
-      қуғын-сүргіндерді орталық одақтық органдар: КСР Одағының Жоғарғы Соты мен оның сот алқаларының, СКРО Айрықша бас саяси Басқарма алқасының, КСР Одағы Ішкі істер халық комиссариаты- Мемлекет Қауіпсіздігі министрлігі-Ішкі істер мининстрлігі жанындағы айрықша кеңестің, КСР Одағы Прокуратурасы мен КСР Одағы ішкі істер халық комиссариатының тергеу істері жөніндегі комиссиясының және басқа органдар шешімдері бойынша қолдануы- 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Үлгілік қағидалардың 8-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
-[...15 lines deleted...]
-      КСР Одағы мемлекеттік өкіметтің жоғары органдарының құжаттары негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
-[...15 lines deleted...]
-      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргіндер құрбандарының балалары, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оның қолданылуы нәтижесінде ата-анасының қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балалары танылғандарға - 10 (он) айлық есептік көрсеткіш мөлшерінде көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
-[...15 lines deleted...]
-      6) 29 тамыз –Семей ядерлық сынақ полигонының жабылған күні:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға- 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына- 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z95" w:id="80"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z96" w:id="81"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына-35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
-[...15 lines deleted...]
-      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
-[...15 lines deleted...]
-      7) 30 тамыз – Қазақстан Республикасының Конституция күніне орай:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
-[...1976 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4723,562 +5075,562 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 14/4 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="167"/>
+    <w:bookmarkStart w:name="z137" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z138" w:id="168"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z138" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" 2016 жылғы 27 маусымдағы № 5/7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3844 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z139" w:id="169"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z139" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 шешіміне өзгерістер енгізу туралы" 2016 жылғы 23 желтоқсандағы № 11/7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4006 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z140" w:id="170"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z140" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 шешіміне өзгерістер мен толықтыру енгізу туралы" 2017 жылғы 20 шілдедегі № 17/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4286 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z141" w:id="171"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z141" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2018 жылғы 5 қазандағы № 34/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4961 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z142" w:id="172"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z142" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2019 жылғы 9 қыркүйектегі № 55/4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5568 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z143" w:id="173"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z143" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 26 ақпандағы № 64/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6059 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z144" w:id="174"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z144" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" 2020 жылғы 10 маусымдағы № 72/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6355 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z145" w:id="175"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z145" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2021 жылғы 12 ақпандағы № 2/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7135 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z146" w:id="176"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z146" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу және Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының кейбір шешімдерінің күші жойылған деп тану туралы" 2021 жылғы 25 қарашадағы № 13/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25480 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z147" w:id="177"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z147" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 17 наурыздағы № 19/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27283 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z148" w:id="178"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z148" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2016 жылғы 27 маусымдағы № 5/7 "Мамлют ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2023 жылғы 12 мамырдағы № 4/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7499-15 болып тіркелді)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5604,31 +5956,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>