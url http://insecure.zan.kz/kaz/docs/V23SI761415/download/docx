--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a1e110f" w14:textId="a1e110f">
+    <w:p w14:paraId="db76f78" w14:textId="db76f78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,189 +85,279 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2023 жылғы 24 қазандағы № 7-3 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2023 жылғы 8 қарашада № 7614-15 болып тіркелді. Күші жойылды - Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2026 жылғы 8 мамырдағы № 39-2 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 6-бабының 2-3-тармағына, "Құқықтық актілер туралы" Қазақстан Республикасының Заңының 27-бабына сәйкес Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z206" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса берілген Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданында әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі - Қағидалар) бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z207" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Солтүстік Қазақстан облысы Мағжан Жұмабаев аудандық мәслихатының кейбір шешімдерінің күші қосымшаға сәйкес жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z208" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешіммен бекітілген Қағидалардың 6-тармағының 8) тармақшасы 2023 жылғы 31 желтоқсанға дейін қолданылады деп белгіленсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z209" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z210" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағжан Жұмабаев ауданы мәслихатының төрағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z211" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Рахметова</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -565,3860 +657,3972 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешімімен бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z217" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары 1-тарау. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z218" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z219" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда – Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z220" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының әлеуметтік кодексі, "Ардагерлер туралы" Қазақстан Республикасының Заңы негізінде және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 қаулысына (бұдан әрі - Үлгі қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="0"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z23" w:id="1"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z24" w:id="2"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z25" w:id="3"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z26" w:id="4"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – әлеуметтік көмек көрсетуді жүзеге асыратын "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z27" w:id="5"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ең төмен күнкөріс деңгейі – Солтүстік Қазақстан облысы бойынша статистика органдары есептейтін, шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z28" w:id="6"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z29" w:id="7"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z31" w:id="9"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z32" w:id="10"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін тиісті қала және ауылдық округ әкімінің шешімімен құрылатын арнаулы комиссия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z33" w:id="11"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалар Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы аумағында тұрақты тұратын және тіркелген адамдарға таралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, Қазақстан Республикасының "Ардагерлер туралы" Заңының (бұдан әрі-Заңы) 10-бабы 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z37" w:id="15"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек бір рет және мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z38" w:id="16"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z39" w:id="17"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Алушылар санатының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері жергілікті атқарушы орган белгілейді және осы Қағидалар негізінде бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z40" w:id="18"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z44" w:id="22"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z47" w:id="25"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z48" w:id="26"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде осы Қағидалармен бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z49" w:id="27"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мереке күндері мен атаулы күндерге әлеуметтік көмек келесі санаттағы азаматтарға ақшалай төлемдер түрінде, жылына 1 рет мерзімді түрде Мемлекеттік корпорация арқылы көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z51" w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңіз Флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы Ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа да мемлекеттердегі ұрыс қимылдары кезінде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күніне орай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған немесе бұрын "Батыр Ана" атағын алған, көп балалы аналарға - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z64" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z65" w:id="43"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр – Отан қорғаушылар күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z66" w:id="44"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) Қорғаныс министрлігінің, ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z67" w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына - 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күніне орай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай – ақ бұрынғы КСР Одағын қорғау жөніндегі басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен жасырынып жұмыс істеушілеріне – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылыс жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілер – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдар – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының әскерлері мен ішкі істер және мемлекеттік қауіпсіздік органдарының еріктi жалдамалы құрамының адамдары - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z15" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z16" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен марапатталған азаматтар - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген ішкі істер органдарына және бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z19" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдар - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z20" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасылар - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдар - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталмаған адамдар – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) Чернобыль апатын еске алу күніне – 26 сәуір:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне орай:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z21" w:id="59"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысының кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) -8 (сегіз) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда. 2025 жылғы 9 мамырға 50000 (елу мың) теңге;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...51 lines deleted...]
-      5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне орай:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z85" w:id="61"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z86" w:id="62"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z87" w:id="63"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z88" w:id="64"/>
-[...15 lines deleted...]
-      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z89" w:id="65"/>
-[...15 lines deleted...]
-      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z90" w:id="66"/>
-[...15 lines deleted...]
-      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z91" w:id="67"/>
-[...15 lines deleted...]
-      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) балаларды қорғау күніне - 1 маусым: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z92" w:id="68"/>
-[...15 lines deleted...]
-      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға: жеті жасқа дейінгі мүгедектігі бар балалар; бірінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балалар; екінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балалар; үшінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балалар – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 30 тамыз - Қазақстан Республикасының Конституция күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z93" w:id="69"/>
-[...15 lines deleted...]
-      6) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні орай:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z94" w:id="70"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарға - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z95" w:id="71"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, қаланың (ауданның) Құрметті азаматтарына - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z96" w:id="72"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан-Қазақстан Республикасының Тәуелсіздік күніне: Қазақстан Республикасының қазіргі аумағында өздеріне қуғын-сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдарға, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қатысты қылмыстық істерді қараудың қолданыстағы тәртібі сақталатын - 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z97" w:id="73"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді – Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 09.04.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармаққа өзгерістер енгізілді – Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күнтізбелік күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Әлеуметтік көмек, кірістерді есепке алмай, келесі санаттағы мұқтаж азаматтарға, толық мемлекеттік қамтамасыз етуде тұрған және түрмеде отырған тұлғаларды қоспағанда, келесі негіздер бойынша көрсетіледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z106" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) азаматқа (отбасына), табиғи дүлей апат немесе өрт салдарынан өзіне не оның мүлкіне зиян келтіргені бойынша, тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне мүлкіне залал келтірілген жағдайда - бір рет 100 (жүз) айлық есептік көрсеткіш мөлшеріне дейін, әлеуметтік көмекке жүгіну мерзімі өмірлік қиын жағдай туындаған сәттен бастап алты айдан кешіктірмей, дүлей зілзала, өрт фактісін растайтын құжат негізінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z107" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жетім балаларға, ата-анасының қамқорлығы болмаған кезде - жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z108" w:id="83"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z108" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға – жылына 1 рет 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z109" w:id="84"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z109" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) бас бостандығынан айыру орындарынан босатылған адамдарға, пробация қызметінің есебіндегі адамдарға (босатылғаннан кейін немесе пробация қызметіне есепке қойылғаннан кейін 6 айдан кешіктірмей жүгінген кезде) - жылына 1 рет 10 (он) айлық есептік көрсеткіштер мөлшерінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z110" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Әлеуметтік маңызы бар аурулармен және айналадағы адамдарға қауіп төндіретін аурулармен ауыратын адамдарға медициналық мекеменің анықтамасы бойынша жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде, оның ішінде: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағжан Жұмабаев ауданының аудандық ауруханасы ұсынатын тізімдер негізінде, қосымша тамақтануға туберкулезбен ауыратын диспансерлік есепте тұрған адамдарға ай сайын 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балалардың ата-анасына немесе заңды өкіліне ай сайын ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек мұқтаж азаматтардың санаттарына адамның (отбасының) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтыны ескеріле отырып, жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z115" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек табыстарын есепке алмай, келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z116" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8 - бабында көрсетілген басқа да адамдарға тіс протездеу ақысын төлеуге, бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа, біржолғы 70 (жетпіс) айлық есептік көрсеткіш мөлшеріндегі сомадан аспайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z117" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумақтарындағы соғыс қимылдарының ардагерлеріне, Қазақстан Республикасының "Ардагерлер туралы" Заңының 4, 5-бабтарында көрсетілген тұлғаларға коммуналдық қызметтерді төлеу және отын сатып алу шығындарын өтеу үшін ақы төлеу, біржолғы 48 (қырық сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z118" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге және Қазақстан Республикасының "Ардагерлер туралы" Заңының 8-бабында көрсетілген, осы бабының 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа тұлғаларға коммуналдық қызметтерді төлеу және отын сатып алу шығындарын өтеу үшін ақы төлеу, біржолғы 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z119" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының "Ардагерлер туралы" Заңының 8-бабында көрсетілген, осы бабының 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға, 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторлық-курорттық емдеуге, өтініш берушінің тұратын жері бойынша емдеу-профилактикалық ұйымның ұсынымы негізінде, санаторлық-курорттық картаның үзінді көшірмесін ұсынумен, санаторлық-курорттық емдеудің құны мөлшеріндеде, жылына бір реттен артық емес., әлеуметтік мәртебесін расталған құжат негізінде, санаторлық-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсыну арқылы жүзеге асырылады; жалпы аурудан бірінші, екінші, үшінші топтардағы мүгедектігі бар адамдарға (мүгедектігі бар адамдардың абилитация және реабилитация бойынша санаторий-курорттық емделуге ұсыныс жасалған жеке бағдарламасы болмаған жағдайда) Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторлық-курорттық емдеуге, өтініш берушінің тұратын жері бойынша емдеу-профилактикалық ұйымның ұсынымы негізінде, санаторлық-курорттық картаның үзінді көшірмесін ұсынумен, 80 (сексен) айлық көрсеткіш мөлшерінде жылына бір реттен артық емес, құжаттармен расталған әлеуметтік мәртебесін, санаторлық-курорттық емдеуге төленген ақыны және санаторлық-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсыну арқылы жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z120" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, осы бабының 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға, Семей ядролық полигоны аймағында зардап шеккендерге, Қазақстан Республикасының аумағында, растайтын құжатын көрсете отыра, теміржол (плацкартты вагон), жолаушылар тасымалдайтын автомобиль көлігімен (таксиден басқа) жол жүру станциясынан ауруханаға жатқызылатын жерге дейін және кері жол жүру құны мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z111" w:id="86"/>
-[...15 lines deleted...]
-      Мағжан Жұмабаев ауданының аудандық ауруханасы ұсынатын тізімдер негізінде, қосымша тамақтануға туберкулезбен ауыратын диспансерлік есепте тұрған адамдарға ай сайын 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының белгілі бір аурулары (жай-күйлері) бар азаматтарының жекелеген санаттарын тегін және (немесе) жеңілдікті амбулаториялық қамтамасыз етуге арналған дәрілік заттар мен медициналық бұйымдардың тізбесіне енгізілмеген, емдеуші дәрігердің рецепті бойынша мамандандырылған емдік тамақтану тағайындалған мүгедектігі бар балаларға және мүгедектігі бар адамдарға жан басына Мағжан Жұмабаев ауданының аудандық ауруханасымен ұсынатын тізім бойынша, әр ай сайын 50 (елу) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z112" w:id="87"/>
-[...15 lines deleted...]
-      АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балалардың ата-анасына немесе заңды өкіліне ай сайын ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік көрсетілетін қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емделуге, оларды алып жүретін адамдарға арналған шығындарды өтеу үшін бірінші топтағы мүгедектігі бар адамдарға, бір ілеспе адамнан артық емес, жылына 1 рет, тұру және тамақтану үшін нақты шығындар мөлшерінде, емдеу рәсімдерін қоспағанда, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына арналған әлеуметтік көрсетілетін қызметтер порталы арқылы мүгедектігі бар адамдарға өткізу кезінде санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың 70 пайызынан аспайды; құжаттармен расталған санаторий-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және онымен бірге жүретін адамға берген төленген ақыны және санаторлық-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсыну арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z113" w:id="88"/>
-[...15 lines deleted...]
-      инсулинге тәуелді қант диабеті диспансерлік есепте тұрған тұлғаларға, медициналық мекеменің анықтамасы бойынша, жылына бір рет 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 10-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 09.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бұл ретте жиынтық табыс "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) бекітілген мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z114" w:id="89"/>
-[...15 lines deleted...]
-      9. Әлеуметтік көмек мұқтаж азаматтардың санаттарына адамның (отбасының) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтыны ескеріле отырып, жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z115" w:id="90"/>
-[...15 lines deleted...]
-      10. Әлеуметтік көмек табыстарын есепке алмай, келесі санаттағы азаматтарға көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8 - бабында көрсетілген басқа да адамдарға тіс протездеу ақысын төлеуге, бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа, біржолғы 70 (жетпіс) айлық есептік көрсеткіш мөлшеріндегі сомадан аспайтын;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумақтарындағы соғыс қимылдарының ардагерлеріне, Қазақстан Республикасының "Ардагерлер туралы" Заңының 4, 5-бабтарында көрсетілген тұлғаларға коммуналдық қызметтерді төлеу және отын сатып алу шығындарын өтеу үшін ақы төлеу, біржолғы 48 (қырық сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
-[...15 lines deleted...]
-      жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге және Қазақстан Республикасының "Ардагерлер туралы" Заңының 8-бабында көрсетілген, осы бабының 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа тұлғаларға коммуналдық қызметтерді төлеу және отын сатып алу шығындарын өтеу үшін ақы төлеу, біржолғы 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын жергіліті атқарушы орган белгілейді, содан кейін әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасының "Ардагерлер туралы" Заңының 8-бабында көрсетілген, осы бабының 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға, 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторлық-курорттық емдеуге, өтініш берушінің тұратын жері бойынша емдеу-профилактикалық ұйымның ұсынымы негізінде, санаторлық-курорттық картаның үзінді көшірмесін ұсынумен, санаторлық-курорттық емдеудің құны мөлшеріндеде, жылына бір реттен артық емес., әлеуметтік мәртебесін расталған құжат негізінде, санаторлық-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсыну арқылы жүзеге асырылады; жалпы аурудан бірінші, екінші, үшінші топтардағы мүгедектігі бар адамдарға (мүгедектігі бар адамдардың абилитация және реабилитация бойынша санаторий-курорттық емделуге ұсыныс жасалған жеке бағдарламасы болмаған жағдайда) Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторлық-курорттық емдеуге, өтініш берушінің тұратын жері бойынша емдеу-профилактикалық ұйымның ұсынымы негізінде, санаторлық-курорттық картаның үзінді көшірмесін ұсынумен, 80 (сексен) айлық көрсеткіш мөлшерінде жылына бір реттен артық емес, құжаттармен расталған әлеуметтік мәртебесін, санаторлық-курорттық емдеуге төленген ақыны және санаторлық-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсыну арқылы жүзеге асырылады;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе қала, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген, осы бабының 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, басқа да адамдарға, Семей ядролық полигоны аймағында зардап шеккендерге, Қазақстан Республикасының аумағында, растайтын құжатын көрсете отыра, теміржол (плацкартты вагон), жолаушылар тасымалдайтын автомобиль көлігімен (таксиден басқа) жол жүру станциясынан ауруханаға жатқызылатын жерге дейін және кері жол жүру құны мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының белгілі бір аурулары (жай-күйлері) бар азаматтарының жекелеген санаттарын тегін және (немесе) жеңілдікті амбулаториялық қамтамасыз етуге арналған дәрілік заттар мен медициналық бұйымдардың тізбесіне енгізілмеген, емдеуші дәрігердің рецепті бойынша мамандандырылған емдік тамақтану тағайындалған мүгедектігі бар балаларға және мүгедектігі бар адамдарға жан басына Мағжан Жұмабаев ауданының аудандық ауруханасымен ұсынатын тізім бойынша, әр ай сайын 50 (елу) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
-[...15 lines deleted...]
-      әлеуметтік көрсетілетін қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емделуге, оларды алып жүретін адамдарға арналған шығындарды өтеу үшін бірінші топтағы мүгедектігі бар адамдарға, бір ілеспе адамнан артық емес, жылына 1 рет, тұру және тамақтану үшін нақты шығындар мөлшерінде, емдеу рәсімдерін қоспағанда, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына арналған әлеуметтік көрсетілетін қызметтер порталы арқылы мүгедектігі бар адамдарға өткізу кезінде санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың 70 пайызынан аспайды; құжаттармен расталған санаторий-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және онымен бірге жүретін адамға берген төленген ақыны және санаторлық-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсыну арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z133" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z134" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z135" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z136" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z137" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z138" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z139" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z140" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z141" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z142" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z143" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z144" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z145" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Осы Қағидалардың 6-тармағының 1), 2), 4)-тармақшаларында көрсетілген негіз бойынша мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе қала, ауылдық округ әкімі 1 (бір) жұмыс күні ішінде өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайына тексеру жүргізу үшін учаскелік комиссияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z146" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе қала, ауылдық округі әкіміне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z147" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қала, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z148" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z149" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z150" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе қала, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа кірісін есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z151" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z152" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысының негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z153" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 17 және 18-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе қала, ауылдық округі әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z154" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z155" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z156" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z157" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z158" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z159" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z160" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z161" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z162" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z163" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z164" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда – Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z165" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z166" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z167" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z168" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z169" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z170" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z171" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z172" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z173" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек тағайындауды жүзеге асыратын уәкілетті орган қабылдаған шешімге шағымдану тәртібі Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) бұйрығымен айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z174" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру, Мағжан Жұмабаев ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z175" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z176" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z177" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әлеуметтік көмек мынадай жағдайларда тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z178" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z179" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы Мағжан Жұмабаев ауданының шегінен тыс жерге тұрақты тұруға кеткенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z180" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушыны мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z181" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z182" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z183" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z184" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z185" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 09.04.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 26-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
-[...1073 lines deleted...]
-      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z177" w:id="152"/>
-[...15 lines deleted...]
-      26. Әлеуметтік көмек мынадай жағдайларда тоқтатылады:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z178" w:id="153"/>
-[...15 lines deleted...]
-      1) алушы қайтыс болғанда;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z179" w:id="154"/>
-[...15 lines deleted...]
-      2) алушы Мағжан Жұмабаев ауданының шегінен тыс жерге тұрақты тұруға кеткенде;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z180" w:id="155"/>
-[...15 lines deleted...]
-      3) алушыны мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген кезде;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z181" w:id="156"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталғанда;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z182" w:id="157"/>
-[...15 lines deleted...]
-      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z183" w:id="158"/>
-[...15 lines deleted...]
-      Осы тармақтың 3) тармақшасы осы қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z184" w:id="159"/>
-[...15 lines deleted...]
-      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z185" w:id="160"/>
-[...261 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="170"/>
+    <w:bookmarkStart w:name="z195" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z196" w:id="171"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z196" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z197" w:id="172"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z197" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z198" w:id="173"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z198" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z199" w:id="174"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z199" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z200" w:id="175"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z200" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4718,264 +4922,304 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z231" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы  мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z232" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 19 наурыздағы № 37-4 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6137 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z233" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2022 жылғы 12 маусымдағы № 39-6 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 19 наурыздағы № 37-4 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6386 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z234" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 23 қарашадағы № 44-2 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 19 наурыздағы № 37-4 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6728 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z235" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2021 жылғы 15 қарашадағы № 9-5 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 19 наурыздағы № 37-4 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25455 болып тіркелген) шешіміне өзгеріс енгізу туралы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z236" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2022 жылғы 15 наурыздағы № 12-7 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 19 наурыздағы № 37-4 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27354 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z237" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2022 жылғы 15 қыркүйектегі № 18-2 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 19 наурыздағы № 37-4 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29731 болып тіркелген). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z238" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2023 жылғы 26 сәуірдегі № 3-2 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 19 наурыздағы № 37-4 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7492-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z239" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2023 жылғы 11 шілдедегі № 5-2 Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданы мәслихатының 2020 жылғы 19 наурыздағы № 37-4 "Солтүстік Қазақстан облысы Мағжан Жұмабаев ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтылулар енгізу туралы" шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7556-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5297,35 +5541,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>