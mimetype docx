--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0303f98" w14:textId="0303f98">
+    <w:p w14:paraId="675a95e" w14:textId="675a95e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -666,55 +666,63 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11/4 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z191" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда – Солтүстік Қазақстан облысы Шал ақын ауданы мәслихатының 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -726,3438 +734,3653 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының; 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күннен бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары (бұдан әрi – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Қазақстан Республикасының Әлеуметтік кодексі, "Ардагерлер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде, "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдаланылатын негiзгi терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – әлеуметтік көмек көрсетуді жүзеге асыратын "Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидалар Солтүстік Қазақстан облысы Жамбыл ауданы аумағында тұрақты тұратын және тіркелген адамдарға таралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Әлеуметтік кодексінің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін жергілікті атқарушы органдарының ұсынуы бойынша жергілікті өкілді органдар белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...199 lines deleted...]
-      8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...15 lines deleted...]
-      9) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
-[...15 lines deleted...]
-      10) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...15 lines deleted...]
-      11) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      12) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      13) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді орган белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      3. Осы Қағидалар Солтүстік Қазақстан облысы Жамбыл ауданы аумағында тұрақты тұратын және тіркелген адамдарға таралады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Мереке күндері мен атаулы күндерге әлеуметтік көмек мемлекеттік корпорация арқылы азаматтардың мынадай санаттарына ақшалай төлемдер түрінде жылына 1 рет көрсетіледі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасы Әлеуметтік кодексінің 71-бабы 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингенті шығарылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – 10 (он) айлық есептік көрсеткіш мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       бірге тұратын төрт және одан көп кәмелетке толмаған балалары бар, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір – Чернобыль апатын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Отан қорғаушы күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр – Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілерге – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілерге – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының еріктi жалдамалы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын-сүргіндерге тікелей зардап шеккен және қазіргі кезде Қазақстан Республикасының азаматтары болып табылатын адамдарға –15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қазiргi аумағында өздерiне қуғын-сүргiндер қолданылғанға дейiн тұрақты өмiр сүрген адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші дүниежүзілік соғыс кезінде (жай адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тысқары жерлерде әскери қызмет атқару үшін шақырылғаннан кейін қуғын-сүргіндердің қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуғын-сүргiндердi орталық одақтық органдар: КСР Одағының Жоғарғы Соты мен оның сот алқаларының, СКРО Айрықша бас саяси Басқарма алқасының, КСР Одағы Iшкi iстер халық комиссариаты - Мемлекет Қауiпсiздiгі министрлiгi - Iшкi iстер министрлiгi жанындағы айрықша кеңестiң, КСР Одағы Прокуратурасы мен КСР Одағы ішкi iстер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа органдар шешiмдерi бойынша қолдануы жағдайларында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттiк өкiметтiң жоғары органдарының құжаттары негiзiнде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата-аналармен немесе олардың орнындағы адамдармен бiрге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған саяси қуғын-сүргiндер құрбандарының балаларына, сондай-ақ қуғын-сүргiн кезiнде он сегiз жасқа толмаған және оның қолданылуы нәтижесiнде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргiндер құрбандарының балаларына – 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) 1 маусым – балаларды қорғау күні: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеті жасқа дейінгі мүгедектігі бар балаларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балаларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балаларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балаларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 30 тамыз – Қазақстан Республикасының Конституция күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдар, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлер, облыстың, ауданның құрметті азаматтарына – 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, "Еңбек Даңқы" орденінің үш дәрежесінің иегерлеріне – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарға – 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) Тәуелсіздік күні – 16 желтоқсан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстанда 1986 жылғы 17-18 желтоқсандағы оқиғаларға қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қуғын-сүргін қолданылғанға дейін қазіргі Қазақстан Республикасының аумағын құрайтын аумақта тұрақты тұратын адамдарға – 51 (елу бір) айлық есептік көрсеткіш мөлшерінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек келесі санаттағы азаматтардың жан басына шаққандағы орташа табысы есепке алынбай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) немесе оның мүлкіне зиян келтірілген жағдайда, тұрғын үй иелерінің біріне бір рет 100 (жүз) айлық есептік көрсеткіш мөлшерінде (тұрғын үй құрылысы), әлеуметтік көмек алуға өтініш беру мерзімі дүлей зілзала фактісін растайтын құжаттың негізінде қажет болған кезден бастап он екі айдан кешіктірілмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өрт салдарынан азаматқа (отбасына) немесе оның мүлкіне зиян келтірілген жағдайда, тұрғын үй иелерінің біріне бір рет 100 (жүз) айлық есептік көрсеткіш мөлшерінде (тұрғын үй құрылысы) әлеуметтік көмек алуға өтініш беру мерзімі өрттің фактісін растайтын құжаттың негізінде қажеттілік туындаған күннен бастап он екі айдан кешіктірілмей; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурулардың және айналасындағыларға қауіп төндіретін аурулардың салдарынан тыныс-тіршілігі шектеулі адамдар, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез ауруымен диспансерлiк есепте тұрған адамдарға ай сайын 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатерлі ісіктен зардап шегетін адамдарға жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      психикалық, мінез-құлық бұзылыстарынан зардап шегетін 18 жасқа дейінгі балалардың ата-аналарына немесе өзге де заңды өкілдеріне жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диспансерлiк есепте тұрған адамның иммунитет тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адамның (отбасының) материалдық-тұрмыстық жағдайына тексеру жүргізудің осы тармағында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына адамның (отбасының) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселік мөлшерінің шегінен аспайтыны ескеріле отырып, жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде, оның ішінде мұқтаж азаматтардың келесі санаттары бойынша көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурулардың және айналасындағыларға қауіп төндіретін аурулардың салдарынан тыныс-тіршілігі шектеулі адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті өкілді орган белгілеген шектен аспайтын жан басына шаққандағы орташа табысы бар адамдарға (отбасына) ең төменгі күнкөріс деңгейіне еселенген қатынаста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Әлеуметтік көмек азаматтардың келесі санаттарына кірістерді есепке алмай көрсетіледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және "Ардагерлер туралы" Заңның 8-бабында көрсетілген басқа да адамдарға осы Заңның 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық, өтініш берушінің тұрғылықты жері бойынша емдеу-алдын алу мекемесінің ұсынымдарына сәйкес, санаторий-курорттық емдеу құны мөлшерінде, жылына 1 (бір) рет бірақ 50 (елу) айлық есептік көрсеткіштен аспайтын санаторий-курорттық картадан үзінді көшірме ұсынумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарындағы тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және "Ардагерлер туралы" Заңның 8-бабында көрсетілген басқа да адамдарға осы Заңның 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, 4 (төрт) айлық есептік көрсеткіш мөлшерінде табыстарын есепке алмай, уәкілетті ұйым ұсынатын тізім бойынша азаматтардан өтініштер мен қоса берілетін құжаттарды талап етпей, коммуналдық қызметтерге және отын сатып алуға ақы төлеуге міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес санаторий-курорттық емделуге жолдама берілген 1-топтағы мүгедектігі бар адамдарды ертіп жүретін жеке көмекшілерге немесе азаматтарға 50 (елу) айлық есептік көрсеткіш мөлшерінде жылына бір рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адамның (отбасының) материалдық-тұрмыстық жағдайына тексеру жүргізудің осы тармағында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Адамның (отбасының) жан басына шаққандағы орташа кірісі "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларына сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2- тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) әлеуметтік маңызы бар аурудың болуы; </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+      Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға, жергілікті атқарушы органдарға және денсаулық сақтау ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Мереке күндері мен атаулы күндерге әлеуметтік көмек мемлекеттік корпорация арқылы азаматтардың мынадай санаттарына ақшалай төлемдер түрінде жылына 1 рет көрсетіледі: </w:t>
-[...159 lines deleted...]
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      АЖ-де мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
-[...15 lines deleted...]
-      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 5-тармағының 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
-[...15 lines deleted...]
-      2) 8 наурыз – Халықаралық әйелдер күні:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттармен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
-[...15 lines deleted...]
-      бірге тұратын төрт және одан көп кәмелетке толмаған балалары бар, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
-[...15 lines deleted...]
-      3) 7 мамыр – Отан қорғаушы күні:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
-[...879 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 18 және 19-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тармақтың 2) тармақшасында көрсетілген негіздемелер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық-тұрмыстық жағдайына тексеру жүргізу талап етілмейді. </w:t>
-[...631 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="116"/>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Қағидалардың 5-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш келіп түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе ауылдық округ әкімі 1 (бір) жұмыс күні ішінде өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайына тексеру жүргізу үшін учаскелік комиссияға жібереді. </w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="127"/>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол: </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      өтініш берушіні бейнеконференцбайланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="128"/>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ақпараттық жүйелерді пайдалану; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z157" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      өтініш берушіге өз ұстанымын айтуға мүмкіндік беретін байланыстың өзге де тәсілдері. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="132"/>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z161" w:id="133"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="135"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="145"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған шешімге шағымдану тәртібі "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығымен айқындалған (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Жамбыл ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Мынадай: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) алушы қайтыс болған; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) алушы тұрақты тұру үшін Жамбыл ауданының шегінен тыс кеткен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="152"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 7-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмек төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...179 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      біржолғы төлемдер бойынша – күн сайын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4392,522 +4615,522 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11/4 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="162"/>
+    <w:bookmarkStart w:name="z126" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылған Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z127" w:id="163"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z127" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4146 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z128" w:id="164"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z128" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2017 жылғы 20 ақпандағы № 9/5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4108 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z129" w:id="165"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z129" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2018 жылғы 27 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5159 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z130" w:id="166"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z130" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2019 жылғы 24 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5578 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z131" w:id="167"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z131" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2020 жылғы 27 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6163 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z132" w:id="168"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z132" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2020 жылғы 25 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 57/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6871 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z133" w:id="169"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z133" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2021 жылғы 24 қарашадағы № 9/3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25475 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z134" w:id="170"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z134" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2022 жылғы 4 мамырдағы № 15/1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28056 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z135" w:id="171"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z135" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2022 жылғы 26 желтоқсандағы № 22/3 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31536 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z136" w:id="172"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z136" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Солтүстік Қазақстан облысы Жамбыл аудандық мәслихатының 2015 жылғы 30 маусымдағы № 38/4 "Солтүстік Қазақстан облысы Жамбыл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2023 жылғы 7 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7529-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5233,31 +5456,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>