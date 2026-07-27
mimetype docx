--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="675a95e" w14:textId="675a95e">
+    <w:p w14:paraId="bd3bf77" w14:textId="bd3bf77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5082,55 +5082,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>