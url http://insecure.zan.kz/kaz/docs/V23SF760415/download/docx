--- v0 (2025-11-22)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="929ba18" w14:textId="929ba18">
+    <w:p w14:paraId="f3982d6" w14:textId="f3982d6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Есіл ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 17 қазандағы № 9/118 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2023 жылғы 24 қазанда № 7604-15 болып тіркелді.</w:t>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 17 қазандағы № 9/118 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2023 жылғы 24 қазанда № 7604-15 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -794,3813 +794,3771 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22/345</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі; 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/595</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
-[...15 lines deleted...]
-      1. Солтүстік Қазақстан облысы Есіл ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодексі, Қазақстан Республикасының "Ардагерлер туралы" Заңы негізінде және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Солтүстік Қазақстан облысы Есіл ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодексі, Қазақстан Республикасының "Ардагерлер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
-[...15 lines deleted...]
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Солтүстік Қазақстан облысы Есіл ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы органмен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
-[...15 lines deleted...]
-      6) ең төмен күнкөріс деңгейі – Солтүстік Қазақстан облысы бойынша статистика органдары есептейтін, шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
-[...15 lines deleted...]
-      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін ауылдық округ әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
-[...15 lines deleted...]
-      11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін ауылдық округ әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
-[...15 lines deleted...]
-      12) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
-[...15 lines deleted...]
-      13) ) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
-[...15 lines deleted...]
-      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
-[...15 lines deleted...]
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидалар Солтүстік Қазақстан облысы Есіл ауданы аумағында тұрақты тіркелген және тұратын адамдарға таралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
-[...15 lines deleted...]
-      3. Осы Қағидалар Солтүстік Қазақстан облысы Есіл ауданы аумағында тұрақты тіркелген және тұратын адамдарға таралады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Ардагерлер туралы" Заңының (бұдан әрі-Заңы) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, Қазақстан Республикасының "Ардагерлер туралы" Заңының (бұдан әрі-Заңы) 10-бабы 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
-[...15 lines deleted...]
-      5. Әлеуметтік көмек бір рет және мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Алушылар санаттарының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері осы Қағидаларда белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесі осы Қағидаларда белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде Есіл ауданының мәслихаты бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көзделген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар туындаған күннен бастап алты айдан кешіктірілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет, келесі санаттағы азаматтарға ақшалай төлемдер түрінде тағайындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңіз Флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы Ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа да мемлекеттердегі ұрыс қимылдары кезінде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған немесе бұрын "Батыр Ана" атағын алған, көп балалы аналарға - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Чернобыль апатын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Отан қорғаушылар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) Қорғаныс министрлігінің, ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, басшы және қатардағы құрам адамдарының отбасыларына - 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына - 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр - Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай – ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне - 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылары мен қызметшілеріне - 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының еріктi жалдамалы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1-маусым – Балаларды қорғау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар балаларға - 5 (бес) айлық есептік көрсеткіштер мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 30 тамыз - Қазақстан Республикасының Конституция күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарға - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, қаланың (ауданның) Құрметті азаматтарына - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргін қолданылған жағдайда, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға - 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек мұқтаж азаматтардың мынадай санаттарына табыстарын есепке алмай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан зардап шеккен азаматтарға (отбасыларға) - тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне 1 рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Өрт салдарынан зардап шеккен азаматтарға (отбасыларға) - тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне 1 рет 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) туберкулезбен ауыратын және амбулаториялық емделуде жүрген адамдарға – ай сайын 6 (алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адамның иммунитет тапшылығы вирусынан (АИТВ) туындаған, диспансерлік есепте тұрған ауруы бар балалардың ата-анасына немесе заңды өкілдеріне ай сайын, тиісті қаржы жылына республикалық бюджет туралы заңда белгіленген ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік мәні бар сырқаттары бар адамдарға - жылына 1 рет 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) - 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық-тұрмыстық жағдайына тексеру жүргізу талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына тиісті қаржы жылына республикалық бюджет туралы заңда белгіленген ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтын адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек азаматтардың келесі санаттарына кірістерді есепке алмай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік көрсетілетін қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес, санаторийлік-курорттық емделуге бірінші топтағы мүгедектігі бар адамдарды алып жүретін жеке көмекшілерге, бір ілеспе адамнан артық емес, жылына 1 рет, тұру және тамақтану үшін нақты шығындар мөлшерінде, емдеу рәсімдерін қоспағанда, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына арналған әлеуметтік көрсетілетін қызметтер порталы арқылы мүгедектігі бар адамдарға өткізу кезінде санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың 70 пайызынан аспайтын, құжаттармен расталған санаторий-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және жеке көмекшіге берген төленген ақыны және санаторлық-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсыну арқылы жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және Заңның 8-бабының 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, 8-бапта санамаланған басқа да адамдарға өтініш берушінің тұрғылықты жері бойынша емдеу-профилактикалық мекеменің ұсынымдарына сәйкес, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық емделуге, санаторий-курорттық карта ұсыныла отырып, жылына 1 рет санаторий-курорттық емделу құны мөлшерінде, бірақ 70 (жетпіс) айлық есептік көрсеткіштен аспайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабының 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, 8-бапта санамаланған басқа да адамдарға коммуналдық қызметтерді төлеу және отын сатып алу үшін шығынның орнын толтыруға ай сайын 4 (төрт) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы азаматтарының жекелеген санаттарына жекелеген аурулары (жағдайлар) бойынша тегін және (немесе) жеңілдетілген амбулаториялық-емханалық көмекке арналған дәрілік заттар мен медициналық мақсаттағы бұйымдардың тізбесіне енгізілмеген мүгедектігі бар баланың өмірі мен денсаулығына қауіп төндіретін ұқсас клиникалық көрінісі бар қатарлас патологиялар болған кезде белок-энергия тапшылығы диагнозымен емдеуші дәрігердің рецепті бойынша мамандандырылған емдік тамақтану тағайындалған (кахексия) мүгедектігі бар балаларға, ай сайын ұсынылған шот-фактураға сәйкес, бірақ 50 (елу) айлық есептік көрсеткіштен аспайтын мөлшерінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Адамның (отбасының) жан басына шаққандағы орташа кірісі Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
-[...519 lines deleted...]
-      2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған немесе бұрын "Батыр Ана" атағын алған, көп балалы аналарға - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
-[...15 lines deleted...]
-      бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға, жергілікті атқарушы органға және денсаулық сақтау ұйымдарына сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік мәні бар ауру болған кезде, әлеуметтік көмек алушылардың тізімдерін денсаулық сақтау ұйымдары әлеуметтік мәні бар аурулар Тізбесіне сәйкес, аурулардың халықаралық жіктелу кодтарын көрсете отырып, электрондық түрде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
-[...15 lines deleted...]
-      3) 7 мамыр – Отан қорғаушылар күні:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-де мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) Қорғаныс министрлігінің, ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
-[...15 lines deleted...]
-      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына - 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
-[...15 lines deleted...]
-      4) 9 мамыр - Жеңіс күні:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-не қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нен келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z9" w:id="60"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай – ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне - 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда. 2025 жылғы 9 мамырға 5000000 (бес миллион) теңге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 6-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша осы Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z10" w:id="61"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылары мен қызметшілеріне - 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде, 2025 жылғы 9 мамырды қоспағанда. 2025 жылғы 9 мамырға 5000000 (бес миллион) теңге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z11" w:id="62"/>
-[...15 lines deleted...]
-      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z12" w:id="63"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының еріктi жалдамалы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z13" w:id="64"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z14" w:id="65"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z15" w:id="66"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган осы Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге осы Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда – осы Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z16" w:id="67"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z17" w:id="68"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z18" w:id="69"/>
-[...15 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z19" w:id="70"/>
-[...15 lines deleted...]
-      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...87 lines deleted...]
-      5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) арнаулы әлеуметтік қызметтердің кепілдендірілген көлемі ұсынылатын адамды қоспағанда, арнаулы әлеуметтік қызметтер көрсету орталықтарында стационар жағдайында тұру және толық мемлекеттік қамтамасыз етуде болу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Әлеуметтік көмек тағайындауды жүзеге асыратын уәкілетті орган қабылдаған шешімге шағымдану тәртібі Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Есіл ауданының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
-[...15 lines deleted...]
-      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
-[...15 lines deleted...]
-      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
-[...15 lines deleted...]
-      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Есіл ауданының шегінен тыс жерге кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
-[...15 lines deleted...]
-      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға - 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
-[...15 lines deleted...]
-      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына - 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
-[...15 lines deleted...]
-      6) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні:</w:t>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылар (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуді тоқтату үшін, негіздердің туындағаны туралы олар басталған күннен бастап, өзінен немесе отбасы атынан хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Атаулы күндер мен мереке күндеріне әлеуметтік көмек төлеуге алушылар санаттарын қалыптастыру тәртібі және Мемлекеттік корпорация арқылы әлеуметтік көмек төлеуді жүзеге асыру процесі Үлгілік қағидалардың 26-32 - тармақтарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
-[...2130 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4835,322 +4793,322 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9/118 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="180"/>
+    <w:bookmarkStart w:name="z139" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы мәслихатының күшін жойған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z140" w:id="181"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z140" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2020 жылғы 12 наурыздағы № 46/290 "Солтүстік Қазақстан облысы Есіл ауданында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6096 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z141" w:id="182"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z141" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 10 қарашадағы № 12/109 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2020 жылғы 12 наурыздағы № 46/290 "Солтүстік Қазақстан облысы Есіл ауданында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25569 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z142" w:id="183"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z142" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2022 жылғы 17 наурыздағы № 17/185 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2020 жылғы 12 наурыздағы № 46/290 "Солтүстік Қазақстан облысы Есіл ауданында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27375 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z143" w:id="184"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z143" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2022 жылғы 29 қыркүйектегі № 23/258 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2020 жылғы 12 наурыздағы № 46/290 "Солтүстік Қазақстан облысы Есіл ауданында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29956 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z144" w:id="185"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z144" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 15 мамырдағы № 4/63 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2020 жылғы 12 наурыздағы № 46/290 "Солтүстік Қазақстан облысы Есіл ауданында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7506-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5476,31 +5434,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>