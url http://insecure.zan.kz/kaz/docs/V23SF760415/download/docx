--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3982d6" w14:textId="f3982d6">
+    <w:p w14:paraId="9105e17" w14:textId="9105e17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5060,55 +5060,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5434,31 +5434,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>