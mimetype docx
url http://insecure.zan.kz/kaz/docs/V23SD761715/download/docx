--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7534c1" w14:textId="a7534c1">
+    <w:p w14:paraId="03c005f" w14:textId="03c005f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -331,126 +331,94 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8040"/>
-        <w:gridCol w:w="4340"/>
+        <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8040" w:type="dxa"/>
-[...30 lines deleted...]
-            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>М. Жусупбеков</w:t>
+              <w:t>      М. Жусупбеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -695,167 +663,272 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 11-4 шешіммен бекітілген</w:t>
+              <w:t>№ 11-4 шешімімен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысының Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 30.12.2024 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 27-12</w:t>
+        <w:t>№ 39-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа еңгізіледі); 24.04.2025 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа еңгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
-[...15 lines deleted...]
-      1. Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодексі, Қазақстан Республикасының "Ардагерлер туралы" Заңы негізінде және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Ардагерлер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
@@ -1130,1830 +1203,2050 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалар Солтүстік Қазақстан облысы Ақжар ауданы аумағында тұрақты тіркелген және тұратын адамдарға таралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, Қазақстан Республикасының "Ардагерлер туралы" Заңының (бұдан әрі - Заңы) 10-бабы 1-тармағының 2) тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>71-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>170-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>229-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағында, Қазақстан Республикасының "Ардагерлер туралы" Заңының (бұдан әрі - Заңы) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек біржолғы және/немесе мерзімді (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі және өтініш берген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      6. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жергілікті өкілді орган ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде Ақжар аудандық мәслихаты бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      7. Мереке күндері мен атаулы күндерге әлеуметтік көмек келесі санаттағы азаматтарға жылына бір рет ақшалай төлемдер түрінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде Ақжар аудандық мәслихаты бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Осы Қағидалардың 6-тармағы 1) және 2) тармақшаларында көзделген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап алты айдан кешіктірілмей көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      бұрынғы КСР Одағының үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңіз Флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы Ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мереке күндері мен атаулы күндерге әлеуметтік көмек келесі санаттағы азаматтарға жылына 1 (бір) рет ақшалай төлемдер түрінде көрсетіледі:</w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бұрынғы КСР Одағының үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңіз Флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы Ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде; </w:t>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа да мемлекеттердегі ұрыс қимылдары кезінде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа да мемлекеттердегі ұрыс қимылдары кезінде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған немесе бұрын "Батыр Ана" атағын алған, көп балалы аналарға – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
+      3) 26 сәуір – Чернобыль апатын еске алу күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Алтын алқа", "Күміс алқа" алқаларымен, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған немесе бұрын "Батыр Ана" атағын алған, көп балалы аналарға – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) 7 мамыр – Отан қорғаушылар күні:</w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) Қорғаныс министрлігінің, ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z68" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) 9 мамыр - Жеңіс күні:</w:t>
+      4) 7 мамыр – Отан қорғаушылар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай – ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне – 382 (үш жүз сексен екі) айлық есептік көрсеткіштер, 2025 жылы – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) Қорғаныс министрлігінің, ішкі істер және мемлекеттік қауіпсіздік органдарының әскери міндеттілер жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z71" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылары мен қызметшілеріне - 382 (үш жүз сексен екі) айлық есептік көрсеткіштер, 2025 жылы – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z72" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      4) 9 мамыр – Жеңіс күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының еріктi жалдамалы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай – ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне – 382 (үш жүз сексен екі) айлық есептік көрсеткіштер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылары мен қызметшілеріне – 382 (үш жүз сексен екі) айлық есептік көрсеткіштер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z76" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік әскерлері мен органдарының еріктi жалдамалы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z77" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 16 (он алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – 16 (он алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 16 (он алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 16 (он алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 8 (сегіз) айлық есептік көрсеткіштер, 2025 жылы 50 000 (елу мың) теңге мөлшерінде;</w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 26 (жиырма алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 8 (сегіз) айлық есептік көрсеткіштер, 2025 жылы - 50 000 (елу мың) теңге мөлшерінде;</w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – 16 (он алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 5 (бес) айлық есептік көрсеткіштер, 2025 жылы 50 000 (елу мың) теңге мөлшерінде;</w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 16 (он алты) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 8 (сегіз) айлық есептік көрсеткіштер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға – 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 8 (сегіз) айлық есептік көрсеткіштер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға – 15 (он бес) айлық есептік көрсеткіштер мөлшерінде:</w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 5 (бес) айлық есептік көрсеткіштер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+      5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға – 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
+      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға – 15 (он бес) айлық есептік көрсеткіштер мөлшерінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға – 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні:</w:t>
+      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z95" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға – 15 (он бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z96" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      6) 1 маусым – Балаларды қорғау күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      мүгедектігі бар балаларға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға – 35 (отыз бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) 30 тамыз - Қазақстан Республикасының Конституция күні:</w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарға – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балаларға – 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, қаланың (ауданның) Құрметті азаматтарына – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      7) 30 тамыз - Қазақстан Республикасының Конституция күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күні:</w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z105" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргін қолданылған жағдайда, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға – 51 (елу бір) айлық есептік көрсеткіштер мөлшерінде.</w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарға – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z106" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Әлеуметтік көмек жан басына шаққандағы орташа табысты есепке алмай, мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, қаланың (ауданның) Құрметті азаматтарына – 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z107" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      8) 16 желтоқсан – Қазақстан Республикасының Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргін қолданылған жағдайда, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға – 51 (елу бір) айлық есептік көрсеткіштер мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмек жан басына шаққандағы орташа табысты есепке алмай, мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       1) азаматқа (отбасына), дүлей апат салдарынан оған (оларға) немесе оның (олардың) мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне – бір рет 100 (жүз) айлық есептік көрсеткіштерге дейінгі мөлшерінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z111" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) 3-4 сатыдағы қатерлі ісіктен зардап шегетін адамдарға, сатысын есептемегенде 18 жасқа толмаған адамдарға денсаулық сақтау мекемесінен - тоқсан сайын 20 (жиырма) айлық есептік көрсеткіштер мөлшерінде анықтама ұсыну бойынша;</w:t>
+      2) азаматқа (отбасына), өрт салдарынан оған (оларға) немесе оның (олардың) мүлкіне залал келгені бойынша жағдай туындаған сәттен бастап, өтініш көрсету мерзімі алты айдан кешіктірмей тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне – бір рет 100 (жүз) айлық есептік көрсеткіштерге дейінгі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z112" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген Әлеуметтік мәні бар аурулардың тізбесіне сәйкес әлеуметтік мәні бар аурулардың бірі бар балалардың ата - аналарына немесе өзге де заңды өкілдеріне - жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      3) әлеуметтік маңызы бар аурулардың және айналасындағыларға қауіп төндіретін аурулардың салдарынан өмірлік белсенділігі шектеулі адамдарға, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) адамның иммун тапшылығы вирусынан (АИТВ) туындаған аурудан зардап шегетін адамдарға - жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      туберкулезге қарсы диспансерлік есепте тұрған адамдарға – ай сайын 5 (бес) айлық есептік көрсеткіштер мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z114" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға - жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+      адамның иммун тапшылығы вирусынан (АИТВ) туындаған, диспансерлік есепте тұрған жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне – ай сайын ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z115" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебіндегі адамдарға - жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіштер мөлшерінде беріледі.</w:t>
+      3-4 сатыдағы қатерлі ісіктен зардап шегетін адамдарға, сатысын есептемегенде 18 жасқа толмаған адамдарға денсаулық сақтау мекемесінен – тоқсан сайын 20 (жиырма) айлық есептік көрсеткіштер мөлшерінде анықтама ұсыну бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың 3) - 9) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық-тұрмыстық жағдайына тексеру жүргізу талап етілмейді.</w:t>
+      психикасының немесе мінез-құлқының бұзылуынан зардап шегетін 18 жасқа дейінгі балалардың ата-аналарына немесе өзге де заңды өкілдеріне жылына бір рет 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына адамның (отбасының) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтыны ескеріле отырып, жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіштер мөлшерінде көрсетіледі:</w:t>
+      Осы тармақта көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін адамның (отбасының) материалдық-тұрмыстық жағдайына тексеру жүргізу талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға.</w:t>
+      9. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына адамның (отбасының) жан басына шаққандағы орташа табысы республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген, ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтыны ескеріле отырып, жылына бір рет 10 (он) айлық есептік көрсеткіштер мөлшерінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z119" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әлеуметтік маңызы бар аурулары бар адамдарға және жасы ұлғаюына байланысты өзіне-өзі қызмет көрсетуге қабілетсіз адамдарға.</w:t>
+      бірге тұратын төрт және одан да көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Әлеуметтік көмек азаматтардың келесі санаттарына кірістерді есепке алмай көрсетіледі:</w:t>
+      әлеуметтік маңызы бар аурулардың және айналадағыларға қауіп төндіретін аурулардың салдарынан өмірлік белсенділігі шектелген адамдарға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мүгедектігі бар адамдарды санаторий-курорттық емдеуге арналған абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген бірінші топтағы мүгедектермен бірге жүретін жеке көмекшілерге немесе азаматтарға - жылына 1 (бір) рет санаторий-курорттық емдеу құнын өтеу ретінде берілетін кепілдендірілген соманың жетпіс пайызы мөлшерінде;</w:t>
+      10. Санаторий-курорттық емдеуге әлеуметтік көмек азаматтардың келесі санаттарына кірістерді есепке алмай көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және Заңның 8-бабы 1), 2), 3) тармақшаларында көрсетілген басқа да адамдарға тісті протездеуге, бағалы металдар мен металл керамикадан, металл акрилден жасалған протездерден басқа - үш жылда 1 (бір) рет ақы төлеуге, ұсынылған шот-фактураға сәйкес, бірақ 20 (жиырма) айлық есептік көрсеткіштерден аспайтын мөлшерінде;</w:t>
+      мүгедектігі бар адамдарды санаторий-курорттық емдеуге арналған абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген бірінші топтағы мүгедектермен бірге жүретін жеке көмекшілерге немесе азаматтарға - жылына бір рет санаторий-курорттық емдеу құнын өтеу ретінде берілетін кепілдендірілген соманың жетпіс пайызы мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және Заңның 8-бабы 1), 2), 3) тармақшаларында көрсетілген басқа да адамдарға өтініш берушінің тұрғылықты жері бойынша емдеу-профилактикалық мекеменің ұсынымдарына сәйкес, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде) санаторий-курорттық емделуге, санаторий-курорттық карта ұсыныла отырып - жылына 1(бір) рет санаторий-курорттық емделу құны мөлшерінде, бірақ 50 (елу) айлық есептік көрсеткіштерден аспайтын;</w:t>
+        <w:t xml:space="preserve">
+      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 3) тармақшаларында көрсетілген басқа да адамдарға өтініш берушінің тұрғылықты жері бойынша емдеу-профилактикалық мекеменің ұсынымдарына сәйкес, Қазақстан Республикасының санаторийлерінде (профилакторийлерінде), санаторий-курорттық карта ұсыныла отырып – жылына 1(бір) рет санаторий-курорттық емделу құны мөлшерінде, бірақ 50 (елу) айлық есептік көрсеткіштерден аспайтын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z124" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабы 1), 2), 3) тармақшаларында көрсетілген басқа да адамдарға коммуналдық қызметтерді төлеу және отын сатып алу үшін шығынның орнын толтыруға - ай сайын 4 (төрт) айлық есептік көрсеткіштер мөлшерінде;</w:t>
+        <w:t xml:space="preserve">
+      11. Коммуналдық қызметтерді төлеуге әлеуметтік көмек азаматтардың келесі санаттарына кірістерді есепке алмай көрсетіледі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z125" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ұлы Отан соғысы ардагерлеріне, басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның 8-бабы 1), 2), 3) тармақшаларында көрсетілген басқа да адамдарға, сондай-ақ Семей ядролық полигоны аймағында зардап шеккен адамдарға Қазақстан Республикасының аумағында теміржол, жолаушылар тасымалдайтын автомобиль көлігінің (таксиден басқа) бір түрімен жол жүру станциясынан ауруханаға жатқызылатын жерге дейін және кері жол жүру шығындарын өтеу үшін - жылына 1 (бір) рет жол жүру құны мөлшерінде;</w:t>
+        <w:t xml:space="preserve">
+      басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысы ардагерлеріне теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 3) тармақшаларында көрсетілген басқа да адамдарға – ай сайын 4 (төрт) айлық есептік көрсеткіштер мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z126" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12. Адамның (отбасының) жан басына шаққандағы табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) бұйрығымен бекітілген Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларына сәйкес жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      12. Адамның (отбасының) жан басына шаққандағы табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) бұйрығымен бекітілген Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z127" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
@@ -2966,52 +3259,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      14. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z130" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
@@ -3046,92 +3339,172 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік маңызы бар ауру болған кезде әлеуметтік көмек алушылардың тізімдерін Денсаулық сақтау ұйымдары әлеуметтік маңызы бар аурулар тізбесіне сәйкес аурулардың халықаралық сыныптамасының кодтарын көрсете отырып, электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z133" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидалардың 1-қосымшасына сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидалардың 1-1-қосымшасына сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+        <w:t xml:space="preserve">
+      15. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z134" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидалардың 1-2-қосымшасына сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+        <w:t xml:space="preserve">
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z135" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      АЖ-де мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z136" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z137" w:id="123"/>
     <w:p>
@@ -3167,1206 +3540,1606 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z139" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z140" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z141" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z142" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+        <w:t xml:space="preserve">
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z143" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z144" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z145" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      16. Келіп түскен өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган келіп түскен күні жұмыс күні ішінде, ал келіп түскен жағдайда жұмыс күнінен тыс уақытта – өтініш келіп түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z146" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидалардың 1-3-қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш келіп түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе ауылдық округ әкімі 1 (бір) жұмыс күні ішінде өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайына тексеру жүргізу үшін учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z147" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+        <w:t xml:space="preserve">
+      17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z148" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z149" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Келіп түскен өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган келіп түскен күні жұмыс күні ішінде, ал келіп түскен жағдайда жұмыс күнінен тыс уақытта – өтініш келіп түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z150" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Қағидалардың 5-тармағының 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш келіп түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе ауылдық округ әкімі 1 (бір) жұмыс күні ішінде өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайына тексеру жүргізу үшін учаскелік комиссияға жібереді.</w:t>
+      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z151" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидалардың 2, 3-қосымшаларына сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z152" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z153" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      22. Өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысының негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z154" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+        <w:t xml:space="preserve">
+      Осы қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z155" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z156" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z157" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      22. Өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысының негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+        <w:t xml:space="preserve">
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z158" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы қағидалардың 18 және 19-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z159" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді. </w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z160" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+        <w:t xml:space="preserve">
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z161" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру; </w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z162" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ақпараттық жүйелерді пайдалану;</w:t>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z163" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады. </w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z164" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы. </w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z165" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді. </w:t>
+      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бас тартқан жағдайда – Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z166" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті. </w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z167" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы. </w:t>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z168" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидалардың 4-қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z169" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидалардың 5-қосымшасына (бас тартқан жағдайда – Үлгілік қағидалардың 6-қосымшасына) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды. </w:t>
+        <w:t>
+      24. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z170" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады. </w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z171" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+        <w:t xml:space="preserve">
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z172" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+        <w:t xml:space="preserve">
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z173" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z174" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған; </w:t>
+      25. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған шешімге шағымдану тәртібі "Әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) айқындалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z175" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған; </w:t>
+        <w:t>
+      26. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Ақжар ауданының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z176" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған; </w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z177" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z178" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған шешімге шағымдану тәртібі "Әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) айқындалған.</w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z179" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Әлеуметтік көмек ұсынуға шығыстарды қаржыландыру Ақжар ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      27. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z180" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады. </w:t>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z181" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын төлем кестесіне сәйкес ағымдағы айдың 25-күнінен кешіктірмей әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      2) алушы Ақжар ауданының шегінен тыс жерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z182" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Әлеуметтік көмек мына жағдайларда тоқтатылады:</w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z183" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) алушы қайтыс болғанда;</w:t>
+      4) өтініш беруші ұсынылған мәліметтердің анық еместігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z184" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) алушы Ақжар ауданының шегінен тыс жерге тұрақты тұруға кеткенде;</w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z185" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) алушыны мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберген кезде;</w:t>
+        <w:t xml:space="preserve">
+      Осы тармақтың 3) тармақшасы осы қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z186" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) өтініш беруші жалған мәліметтерді ұсынғаны анықталғанда;</w:t>
+      Осы тармақтың 1) - 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z187" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z188" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың 3) тармақшасы осы қағидалардың 5-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      Әлеуметтік көмекті төлеу көрсетілген жағдайлар туындаған айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z189" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Осы тармақтың 1) - 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек алушылар (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкіл) әлеуметтік көмек көрсету жөніндегі уәкілетті органға олар басталған күннен бастап әлеуметтік көмек төлеуді тоқтату үшін негіздердің туындағаны туралы өзінен немесе отбасы атынан хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z190" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      28. Әлеуметтік көмектің артық төленген сомалары ерікті тәртіппен қайтарылуға жатады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z191" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік көмекті төлеу көрсетілген жағдайлар туындаған айдан бастап тоқтатылады.</w:t>
+      29. Әлеуметтік көмек көрсетудің мониторингі мен есебін "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып, әлеуметтік көмек көрсету жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z192" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік көмек алушылар (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкіл) әлеуметтік көмек көрсету жөніндегі уәкілетті органға олар басталған күннен бастап әлеуметтік көмек төлеуді тоқтату үшін негіздердің туындағаны туралы өзінен немесе отбасы атынан хабарлама жібереді.</w:t>
+      30. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның цифрлық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z193" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      28. Әлеуметтік көмектің артық төленген сомалары ерікті тәртіппен қайтарылуға жатады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға жатады.</w:t>
+        <w:t xml:space="preserve">
+      Зейнетақы және әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z194" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Әлеуметтік көмек көрсетудің мониторингі мен есебін "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып, әлеуметтік көмек көрсету жөніндегі уәкілетті орган жүргізеді.</w:t>
+      31. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның цифрлық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z195" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Атаулы күндер мен мереке күндеріне әлеуметтік көмек төлеуге алушылар санаттарын қалыптастыру тәртібі және Мемлекеттік корпорация арқылы әлеуметтік көмек төлеуді жүзеге асыру процесі Үлгілік қағидалардың 26-32 тармақтарында айқындалады.</w:t>
+      32. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-    </w:p>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 27-і күніне әлеуметтік көмек төлеуге бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-сі күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z201" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z202" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде цифрлық жүйеге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z203" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z204" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4601,362 +5374,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11-4 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="182"/>
+    <w:bookmarkStart w:name="z138" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z139" w:id="183"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z139" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2017 жылғы 03 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4170 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z140" w:id="184"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z140" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2020 жылғы 03 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2017 жылғы 03 сәуірдегі № 13-3 "Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6084 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z141" w:id="185"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z141" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2021 жылғы 09 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2017 жылғы 03 сәуірдегі № 13-3 "Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25848 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z142" w:id="186"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z142" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2022 жылғы 15 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2017 жылғы 03 сәуірдегі № 13-3 "Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27168 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z143" w:id="187"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z143" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2022 жылғы 11 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2017 жылғы 03 сәуірдегі № 13-3 "Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30216 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z144" w:id="188"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z144" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2023 жылғы 05 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2017 жылғы 03 сәуірдегі № 13-3 "Солтүстік Қазақстан облысы Ақжар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>