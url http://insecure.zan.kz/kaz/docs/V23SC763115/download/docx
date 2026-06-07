--- v0 (2025-10-08)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e01e41a" w14:textId="e01e41a">
+    <w:p w14:paraId="8d8019b" w14:textId="8d8019b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -493,4421 +493,3867 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Айыртау аудандық</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық мәслихатының</w:t>
+              <w:t>мәслихатының</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 20 қарашадағы</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>№ 8-9-2 шешімімен</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 8-9-2 шешімімен бекітілді</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау ауданды мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Солтүстік Қазақстан облысы Айыртау ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - қағидалар) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Үлгі қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Цифрлық үкімет" веб-порталы (бұдан әрі портал деп аталады) – мемлекеттік органдар мен мемлекеттік қызметтерді көрсетуге қатысатын басқа да субъектілер орналастырған шоғырландырылған цифрлық ақпаратқа, соның ішінде нормативтік базаға, сондай-ақ электронды түрде көрсетілетін мемлекеттік және басқа да қызметтерге қол жеткізуге арналған "бір терезені" білдіретін цифрлық нысан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Солтүстік Қазақстан облысы Айыртау ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек – жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі-алушылар), сондай-ақ атаулы күндер мен мереке күндеріне ақшалай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Солтүстік Қазақстан облысы Айыртау ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ең төмен күнкөріс деңгейі – Солтүстік Қазақстан облысы бойынша статистика органдары есептейтін, шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкілетті мемлекеттік орган-Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау Министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін Айыртау ауданы тиісті ауылдық округ әкімінің шешімімен құрылатын арнаулы комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) цифрлық құжаттар сервисі-операторға бекітілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған құжаттарды электрондық түрде көрсетуге және пайдалануға арналған "цифрлық үкіметтің" цифрлық инфрақұрылымының объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Электрондық цифрлық қолтаңба (бұдан әрі ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілтін және электрондық цифрлық қолтаңба құралдарын пайдаланып жасалған, электрондық құжаттың түпнұсқалығын, оның меншігіне тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау ауданды мәслихатының 27.11.2024 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+      3. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="0000ff"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек біржолғы және (немесе) мерзімді (ай сайын, жылына 1 (бір) рет, 2 (екі) жылда 1 (бір) рет) көрсетіледі және өтініш жасалған айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Қағидалар Солтүстік Қазақстан облысы Айыртау ауданы аумағында тұрақты тұратын және тіркелген адамдарға таралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...179 lines deleted...]
-      7) ең төмен күнкөріс деңгейі – Солтүстік Қазақстан облысы бойынша статистика органдары есептейтін мөлшері бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
-[...15 lines deleted...]
-      8) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Алушылар санаттарының тізбесі, әлеуметтік көмектің шекті мөлшері, мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмекке жүгіну мерзімдері осы қағидаларда белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
-[...15 lines deleted...]
-      9) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) оның жылжымайтын мүлкіне келтірілген залал;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
-[...15 lines deleted...]
-      10) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) немесе оның жылжымайтын мүлкіне зиян келтіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
-[...15 lines deleted...]
-      11)уәкілетті мемлекеттік орган-Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау Министрлігі;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
-[...15 lines deleted...]
-      12) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін Айыртау ауданы тиісті ауылдық округ әкімінің шешімімен құрылатын арнаулы комиссия;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген жан басына шаққандағы орташа табыстың бір күнкөріс минимумынан аспауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
-[...15 lines deleted...]
-      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде осы Қағидалармен бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мереке күндері мен атаулы күндерге әлеуметтік көмек мұқтаж азаматтардың мынадай санаттарына жылына 1(бір) рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
-[...15 lines deleted...]
-      14) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне: бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
-[...15 lines deleted...]
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталған жұмысшылар мен қызметшiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа мемлекеттердегі ұрыс қимылдары кезеңінде жаралану, контузия алу, мертігу, ауру салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр Ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірге тұратын төрт және одан көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға берілетін ай сайынғы мемлекеттік жәрдемақы – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір – Чернобыль апатын еске алу күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электрстанциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және басқа да радиациялық апаттар мен азаматтық немесе әскери мақсаттағы объектілердегі авариялардың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың әсеріне белгіленген тәртіппен байланысты болған сәуле ауруының салдарынан қайтыс болған немесе қайтыс болған мүгедектердің отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылар, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына эвакуацияланған (өз еркімен кеткен) адамдарға – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Отан қорғаушылар күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) Қорғаныс министрлігіне, Ішкі істер және мемлекеттік қауіпсіздік органдарына әскери міндеттілердің жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті сақтау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, басшы және қатардағы құрам адамдарының отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр – Жеңіс күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай – ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау жөніндегі басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен жасырынып жұмыс істеушілеріне – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылыс жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілер – 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдар – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының әскерлері мен ішкі істер және мемлекеттік қауіпсіздік органдарының еріктi жалдамалы құрамының адамдары – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен марапатталған азаматтар – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген ішкі істер органдарына және бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары – 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдар – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасылар – 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдар – 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталмаған адамдар – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға – 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата – аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына – 10 (он) айлық есептік көрсеткіш мөлшерінде айыппұл салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 маусым – балаларды қорғау күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       жеті жасқа дейінгі мүгедектігі бар балаларға, бірінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға, екінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға, үшінші топтағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға-5 (бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 30 тамыз – Қазақстан Республикасының Конституция күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, ауданың құрметті азаматтарына – 10 (он) айлық есептік көрсеткіш мөлшерінде біржолғы өтемақылар төленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан – Қазақстан Республикасының Тәуелсіздік күніне: Қазақстан Республикасының қазіргі аумағында өздеріне қуғын-сүргіндер қолданылғанға дейін тұрақты өмір сүрген адамдарға, Қазақстандағы 1986 жылғы 17 – 18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қатысты қылмыстық істерді қараудың қолданыстағы тәртібі сақталатын – 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Егер мерекелік және есте қаларлық күндерде әлеуметтік көмек алу үшін бірнеше негіз болса, ол тек бір негіз бойынша тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек мұқтаж азаматтардың санаттарына адамның (отбасының) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінің шегінен аспайтыны ескеріле отырып, жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек мұқтаж азаматтардың мынадай санаттарына жан басына шаққандағы орташа табысты есепке алмай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтарға (отбасыларға), дүлей зілзаланың салдарынан азаматтарға (отбасыларға) немесе олардың жылжымайтын мүлкіне залал келгені бойынша, тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне, мүлкіне нұқсан келтіру сәтінен бастап әлеуметтік көмек өтініш көрсету мерзімі алты айдан кешіктірмей дүлей зілзаланың, фактісін растайтын құжаттың негізінде бір жолғы 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтарға (отбасыларға), өрттің салдарынан азаматтарға (отбасыларға) немесе олардың жылжымайтын мүлкіне залал келгені бойынша, тұрғын үй (тұрғын үй құрылысы) меншік иелерінің біріне, мүлкіне нұқсан келтіру сәтінен бастап әлеуметтік көмек өтініш көрсету мерзімі алты айдан кешіктірмей өрттің фактісін растайтын құжаттың негізінде бір жолғы 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурулардан зардап шегетін адамдарға медициналық мекеменің анықтамасына сәйкес жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айыртау ауданының аудандық ауруханасы ұсынатын тізімдер негізінде, туберкулезбен ауыратын диспансерлік есепте тұрған адамдарға ай сайын 6 (алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балалардың ата-анасына немесе заңды өкіліне ай сайын ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек ақшалай көмек түрінде мұқтаж азаматтардың мынадай санаттарына жан басына шаққандағы орташа табысты есепке алмай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 8-бабының бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Семей ядролық полигоны аумағында зардап шеккен тұлғалар, Ұлы Отан соғысының ардагерлері, басқа мемлекеттер аумағындағы соғыс қимылдарының ардагерлері, Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлер, тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСРО ордендерімен және медальдарымен марапатталған адамдар Ұлы Отан соғысының және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген басқа да тұлғалардың жол жүру құжатын көрсете отыра, теміржол (плацкартты вагон), жолаушылар тасымалдайтын автомобиль көлігімен (таксиден басқа) жол жүру станциясынан ауруханаға жатқызылатын жерге дейін және кері жылына 1 (бір) рет жол жүрудің нақты құнын өтеуге жөнелту станциясынан жатқызу орнына дейін Қазақстан Республикасының аумағы бойынша теміржол (плацкарт вагон), автомобиль жолаушылар көлігімен (таксиден басқа) жол жүру құны мөлшерінде, жол жүру және ауруханаға жатқызуды растайтын құжатты, сондай-ақ азаматтардың осы санаттарының мәртебісінің болу фактісін растайтын құжатты ұсынған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Емдеуге (сауықтыруға) әлеуметтік көмекке мұқтаж азаматтардың мынадай санаттары кірістер есепке алынбай ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Заңның 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Ұлы Отан соғысының ардагерлері, басқа мемлекеттер аумағындағы соғыс қимылдарының ардагерлері, Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлер, тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСРО ордендерімен және медальдарымен марапатталған адамдар Ұлы Отан соғысы және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген басқа да адамдар тіс протездеуіне бойынша 2 (екі) жылда 1 (бір) рет, бірақ 70 (жетпіс) теңгеден аспайтын мөлшерде ақы төлеуге шот-фактура мен аяқталу актiсiн, сондай-ақ азаматтардың осы санаттары мәртебесінің болу фактісін растайтын құжатты ұсына отырып, айлық есептiк көрсеткiштер (бағалы металдар мен металл керамикалық протездерден, акрил металынан басқа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Санаторлық-курорттық емделуге әлеуметтік көмекке мұқтаж азаматтардың мынадай санаттарына кірістер есепке алынбай ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Ұлы Отан соғысының ардагерлері, басқа мемлекеттер аумағындағы соғыс қимылдарының ардагерлері, Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлер, тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСРО ордендерімен және медальдарымен марапатталған адамдар Ұлы Отан соғысына және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген басқа да адамдарға Қазақстан Республикасының санаторийлерінде (диспансерлерінде) санаториялық-курорттық емделуге жылына 1 (бір) рет құны санаториялық-курорттық емделу мөлшерінде шот-фактура мен орындалған жұмыс актiсiн, сондай-ақ азаматтардың осы санаттары мәртебесінің болу фактісін растайтын құжатты ұсына отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектiгі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес бiрiншi топтағы мүгедектігі бар адамдардың және оларды шипажайлық-курорттық емдеуге алып жүретін адамдардың шығындарын өтеу әлеуметтiк қызмет көрсету порталы арқылы санаториялық-курорттық емдеудi жүзеге асыратын ұйымдарда, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына әлеуметтік қызметтер порталы арқылы мүгедектігі бар адамдарға сату кезінде санаторлық-курорттық емдеу құнының өтемақысы ретінде ұсынылатын кепілдік берілген соманың 70 пайызынан аспайтын, табыстарын есепке алмай бiрақ бірге алып жүретін адамнан аспайтын адаммен, жылына 1 рет емдеу шараларын қоспағанда, тұруға және тамақтануға нақты шығындар мөлшерінде санаторлық-курорттық емделуге ақы төленгенін растайтын құжатты, санаторлық-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және онымен бірге жүретін адамға берген орындалған жұмыстар (көрсетілген қызметтер) актісін ұсына отырып.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Коммуналдық қызметтерге ақы төлеуге әлеуметтік көмек мұқтаж азаматтардың мынадай санаттарына кірістер есепке алынбай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 8-бабы бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Ұлы Отан соғысының ардагерлері, басқа мемлекеттер аумағындағы соғыс қимылдарының ардагерлері, Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлер, тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСРО ордендерімен және медальдарымен марапатталған адамдар Ұлы Отан соғысына және "Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабында көрсетілген басқа да адамдарға коммуналдық қызметтерді төлеу және отын сатып алу шығындарын өтеу үшін ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жиынтық табыс "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) бекітілген мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Толық мемлекеттік қамтамасыз етудегі адамдарға және бас бостандығынан айыру орындарындағы адамдарға әлеуметтік көмек көрсетілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын Айыртау ауданының әкімдігі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Қазақстан Республикасының Әлеуметтік кодекстің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы 1-тармағының </w:t>
-[...377 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      19. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе осы Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталған жұмысшылар мен қызметшiлерге – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "цифрлық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға 1-2- қосымшаға сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерге мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне –35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
-[...15 lines deleted...]
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргізілген басқа мемлекеттердегі ұрыс қимылдары кезеңінде жаралану, контузия алу, мертігу, ауру салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне– 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қағидалардың 6-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе ауылдық округ әкімі 1 (бір) жұмыс күні ішінде өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайына тексеру жүргізу үшін учаскелік комиссияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша осы Үлгілік қағидаларға 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
-[...15 lines deleted...]
-      1986–1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
-[...15 lines deleted...]
-      2) 8 наурыз - Халықаралық әйелдер күніне орай:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр Ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
-[...15 lines deleted...]
-      бірге тұратын төрт және одан көп кәмелетке толмаған балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа</w:t>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысының негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
-[...15 lines deleted...]
-      дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға берілетін ай сайынғы мемлекеттік жәрдемақы– 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 19 және 20-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе қала, ауылдық округі әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган осы Үлгілік қағидаларға 4-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге осы Үлгілік қағидаларға 5-қосымшаға (бас тартқан жағдайда – осы Үлгілік қағидаларға 6-қосымшаға) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
-[...15 lines deleted...]
-      3) 7 мамыр – Отан қорғаушылар күніне:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) Қорғаныс министрлігіне, Ішкі істер және мемлекеттік қауіпсіздік органдарына әскери міндеттілердің жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті сақтау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, басшы және қатардағы құрам адамдарының отбасыларына –5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
-[...15 lines deleted...]
-      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына -5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
-[...15 lines deleted...]
-      4) 9 мамыр - Жеңіс күніне орай:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін Айыртау аудандық мәслихаты белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...177 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген ішкі істер органдарына және бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның цифрлық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...105 lines deleted...]
-      5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне орай:</w:t>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) арнайы әлеуметтік қызметтердің кепілдендірілген көлемімен қамтамасыз етілген адамды қоспағанда, аурухана жағдайында арнайы әлеуметтік қызметтерді көрсету орталықтарында тұруы және мемлекет тарапынан толық қамтамасыз етілуі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z89" w:id="61"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға -15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған шешімге шағымдану тәртібі "Әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 25 наурыздағы № 84 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22394 болып тіркелген) айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әлеуметтік көмек ұсынуға шығыстарды қаржыландыру Айыртау ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z90" w:id="62"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиындармен есептелген барлық сомалар тиындардың сомасына қарамастан бір теңгеге дейін дөңгелектенуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әлеуметтік көмек мына жағдайларда тоқтатылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z91" w:id="63"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z92" w:id="64"/>
-[...15 lines deleted...]
-      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы Айыртау ауданының шегінен тыс жерге тұрақты тұруға кеткенде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z93" w:id="65"/>
-[...15 lines deleted...]
-      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)алушыны арнайы әлеуметтік қызметтер көрсететін орталықтарға тұруға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z94" w:id="66"/>
-[...15 lines deleted...]
-      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші жалған мәліметтерді ұсынғаны анықталғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z95" w:id="67"/>
-[...15 lines deleted...]
-      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға -15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z96" w:id="68"/>
-[...15 lines deleted...]
-      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына - 10 (он) айлық есептік көрсеткіш мөлшерінде айыппұл салынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың 1) – 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z97" w:id="69"/>
-[...15 lines deleted...]
-      6) 29 тамыз – Семей ядролық сынақ полигонының жабылған күніне орай:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған цифрлық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z98" w:id="70"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электрстанциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға -35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның цифрлық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z99" w:id="71"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына- 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның цифрлық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z100" w:id="72"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және басқа да радиациялық апаттар мен азаматтық немесе әскери мақсаттағы объектілердегі авариялардың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына -35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z101" w:id="73"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың әсеріне белгіленген тәртіппен байланысты болған сәуле ауруының салдарынан қайтыс болған немесе қайтыс болған мүгедектердің отбасыларына -35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы төлемдер бойынша-төлем айының алдындағы айдың 27-не дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z102" w:id="74"/>
-[...15 lines deleted...]
-      1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылар, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына эвакуацияланған (өз еркімен кеткен) адамдарға -35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-ші күнінен кейін келіп түскен өтініштер бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-ші күнінен кейін әлеуметтік көмек төлеуге қажеттілік сомасына өтініште көрсетілген сомалар шегінде Мемлекеттік корпорацияға қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z103" w:id="75"/>
-[...15 lines deleted...]
-      7) 30 тамыз - Қазақстан Республикасының Конституция күніне орай:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде цифрлық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z104" w:id="76"/>
-[...15 lines deleted...]
-      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z105" w:id="77"/>
-[...15 lines deleted...]
-      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атағына ие болған адамдарға - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z106" w:id="78"/>
-[...2426 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5207,362 +4653,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="161"/>
+    <w:bookmarkStart w:name="z144" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Айыртау ауданы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z145" w:id="162"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z145" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2020 жылғы 25 қарашадағы № 6-47-17 "Солтүстік Қазақстан облысы Айыртау ауданы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6741 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z146" w:id="163"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z146" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2021 жылғы 6 мамырдағы № 7-5-1 "Солтүстік Қазақстан облысы Айыртау ауданы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы"Айыртау аудандық мәслихатының 2020 жылғы 25 қарашадағы № 6-47-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7422 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z147" w:id="164"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z147" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Солтүстік Қазақстан облысыАйыртау аудандық мәслихатының 2021 жылғы 17 қыркүйектегі № 7-9-1 "Солтүстік Қазақстан облысы Айыртау ауданы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Айыртау аудандық мәслихатының 2020 жылғы 25 қарашадағы № 6-47-17 шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24587 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z148" w:id="165"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z148" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2022 жылғы 31 наурыздағы № 7-17-1 "2020 жылғы 25 қарашадағы № 6-47-17 "Солтүстік Қазақстан облысы Айыртау ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Айыртау аудандық мәслихатының шешіміне өзгеріс енгізу туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27494 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z149" w:id="166"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z149" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2022 жылғы 20 қыркүйектегі № 7-20-15 "Айыртау аудандық мәслихатының 2020 жылғы 25 қарашадағы "Солтүстік Қазақстан облысы Айыртау ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" № 6-47-17 шешіміне өзгеріс енгізу туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29811 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z150" w:id="167"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z150" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2023 жылғы 12 мамырдағы № 8-3-3 "Солтүстік Қазақстан облысы Айыртау ауданы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Айыртау аудандық мәслихатының 2020 жылғы 25 қарашадағы № 6-47-17 шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7503-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5888,31 +5334,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>