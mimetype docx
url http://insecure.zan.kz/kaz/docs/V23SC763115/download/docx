--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d8019b" w14:textId="8d8019b">
+    <w:p w14:paraId="191ca43" w14:textId="191ca43">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4960,55 +4960,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>