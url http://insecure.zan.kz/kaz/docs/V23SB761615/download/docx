--- v0 (2025-10-19)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5424649" w14:textId="5424649">
+    <w:p w14:paraId="1bca831" w14:textId="1bca831">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1276,86 +1276,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссия әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде Солтүстік Қазақстан облысы Аққайың ауданының мәслихаты бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы қағидалардың 6-тармағының 1) және 2) тармақшаларында көзделген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап алты айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мереке күндеріне мен атаулы күндерге әлеуметтік көмек азаматтардың мынадай санаттарына ақшалай төлемдер түрінде жылына 1 (бір) рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1510,1276 +1514,1478 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр Ана" атағын алғандар, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар отбасыларға – 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Чернобыль апатын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және басқа да радиациялық апаттар мен азаматтық немесе әскери мақсаттағы объектілердегі авариялардың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылар, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына эвакуацияланған (өз еркімен кеткен) адамдарға - 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр - Отан қорғаушы күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, Ішкі істер және мемлекеттік қауіпсіздік органдарына әскери міндеттілердің жиындарына шақырылған, қоғамға жат көріністерге байланысты төтенше жағдайлар кезінде қоғамдық тәртіпті қорғау жөніндегі міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, басшы және қатардағы құрам адамдарының отбасыларына - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр - Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай - ақ бұрынғы КСР Одағын қорғау жөніндегі басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілерге, Ұлы Отан соғысының партизандары мен жасырынып жұмыс істеушілеріне - 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілерге - 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының әскерлері мен ішкі істер және мемлекеттік қауіпсіздік органдарының еріктi жалдамалы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...16 lines deleted...]
-      бұрынғы КСР Одағының Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен марапатталған азаматтарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар - 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға - 8 (сегіз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен марапатталмаған адамдарға - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен марапатталған азаматтарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын - сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға -15 (он бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты - мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы Прокуратура Комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан күштеу арқылы құқыққа қарсы қоныс аударуға ұшыраған адамдарға - 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 маусым - Балаларды қорғау күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға 5 (бес) айлық есептік көрсеткіш мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі бірінші топтағы мүгедектігі бар балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі екінші топтағы мүгедектігі бар балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жастан он сегіз жасқа дейінгі үшінші топтағы мүгедектігі бар балалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 30 тамыз - Қазақстан Республикасының Конституциясы күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
-[...15 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға - 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға, облыстық маңызы бар дербес зейнеткер мәртебесі бар зейнеткерлерге, облыстың, қаланың (ауданның) құрметті азаматтарына - 10 (он) айлық есептік көрсеткіш мөлшерінде біржолғы өтемақылар төленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
-[...15 lines deleted...]
-      1944 жылғы 1 қаңтар - 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға - 16 (он алты) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстанда 1986 жылғы 17-18 желтоқсандағы оқиғаларға қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, оларға қуғын-сүргін қолданылғанға дейін қазіргі Қазақстан Республикасының аумағын құрайтын аумақта тұрақты тұрған адамдарға - 51 (елу бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 27.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24-24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. Алып тасталды – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек жан басына шаққандағы орташа табысты есепке алмай, мұқтаж азаматтардың мынадай санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтарға (отбасыларға), дүлей апат салдарынан азаматтарға (отбасыларға) не олардың мүлкіне залал келтірілген жағдайда, бір мезгілде, 100 (жүз) айлық есептік көрсеткіштен аспайтын мөлшерде, тұрғын үй (тұрғын үй құрылысы) иелерінің біріне, өтініш берушіге тұрғын үй меншігінің тиесілігін растайтын құжатты ұсына отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтарға (отбасыларға), өрт салдарынан азаматтарға (отбасыларға) не олардың мүлкіне залал келтірілген жағдайда, бір мезгілде, 100 (жүз) айлық есептік көрсеткіштен аспайтын мөлшерде, тұрғын үй (тұрғын үй құрылысы) иелерінің біріне, өтініш берушіге тұрғын үй меншігінің тиесілігін растайтын құжатты ұсына отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез ауруымен амбулаториялық емдеуде орналасқан диспансерлік есепте тұрған адамдарға, ай сайын 6 (алты) айлық есептiк көрсеткiш мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатерлі ісіктермен ауыратын адамдарға, жылына 1 (бір) рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе заңды өкілдеріне ай сайын ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде тағайындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде болған адамдарға, бір мезгілде 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек азаматтардың мынадай санаттарына адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын мөлшерде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға, бір мезгілде 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жасы егде тартуына байланысты өзіне-өзі күтім жасай алмауы адамдарға, бір мезгілде 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурулары бар адамдарға, бір мезгілде 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға, бір мезгілде 5 (бес) айлық есептік көрсеткіш мөлшерінде растайтын құжатты ұсынумен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек азаматтардың жекелеген санаттарына кірістерді есепке алмай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы соғыс қимылдарының ардагерлеріне, Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСРО ордендерімен және медальдарымен марапатталған адамдарға және Заңының 8-бабының 1) - 3) тармақшаларында көрсетілген басқа да адамдарға тіс протездеуіне шот-фактура бойынша жылына 1 (бір) рет, бірақ 20 (жиырма) теңгеден аспайтын мөлшерде ақы төлеуге шот-фактура мен аяқталу актiсiн, сондай-ақ азаматтардың осы санаттары мәртебесінің болу фактісін растайтын құжатты ұсына отырып, айлық есептiк көрсеткiштер (бағалы металдар мен металл керамикалық протездерден, акрил металынан басқа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы соғыс қимылдарының ардагерлеріне, Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСРО ордендерімен және медальдарымен марапатталған адамдарға және Заңының 8-бабының 1) - 3) тармақшаларында көрсетілген басқа да адамдарға Қазақстан Республикасының санаторийлерінде (диспансерлерінде) санаториялық-курорттық емделуге жылына 1 (бір) рет өтініш берушінің тұрғылықты жері бойынша емдеу-алдын алу мекемесінің ұсынымдарына санаторлық-курорттық карта, сондай-ақ азаматтардың осы санаттарының мәртебесінің болу фактісін растайтын құжат ұсыныла отырып, сәйкес 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
-[...458 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы соғыс қимылдарының ардагерлеріне, Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСРО ордендерімен және медальдарымен марапатталған адамдарға және Заңының 8-бабының 1) - 3) тармақшаларында көрсетілген басқа да адамдарға тұлғаларға коммуналдық төлемдерді төлеу және отын сатып алу үшін азаматтардың осы санаттары мәртебесінің болу фактісін растайтын құжатты ұсына отырып, жылына 1 (бір) рет 48 (қырық сегіз) мөлшерінде айлық есептік көрсеткіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттер аумағындағы соғыс қимылдарының ардагерлеріне, Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлерге, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСРО ордендерімен және медальдарымен марапатталған адамдарға және Заңының 8-бабының 1) - 3) тармақшаларында көрсетілген басқа да адамдарға тұлғалардың транзиттік жолында, жол жүру құжатын және ауруханаға жатқызуды растайтын құжатты, сондай-ақ азаматтардың осы санаттары мәртебесінің болу фактісін растайтын құжатты ұсына отырып, осы көлік құралдарының бір түрін жөнелту станциясынан ауруханаға жатқызу орнына дейін және кері Қазақстан Республикасының аумағы арқылы автомобиль жолаушылар көлігімен (таксиден басқа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жүріп-тұруы қиын, мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес санаторий-курорттық емделуге, жеке көмекшімен бірге жүруге жолдама берілген 1 топтағы мүгедектігі бар адамдарға, жылына 1 (бір) рет еріп жүретін адамның санаторийде тұрғаны үшін төлем құны мөлшерінде, бірақ 50 белгіленген мүгедектік тобын және бірге жүретін адамның санаторийде тұрғаны үшін ақы төленгенін растайтын құжатты (шот-фактура немесе ақы төлегені туралы чек) ұсына отырып, елу айлық есептік көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 27.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 24-24</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...358 lines deleted...]
-      5) жүріп-тұруы қиын, мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес санаторий-курорттық емделуге, жеке көмекшімен бірге жүруге жолдама берілген 1 топтағы мүгедектігі бар адамдарға, жылына 1 (бір) рет еріп жүретін адамның санаторийде тұрғаны үшін төлем құны мөлшерінде, бірақ 50 белгіленген мүгедектік тобын және бірге жүретін адамның санаторийде тұрғаны үшін ақы төленгенін растайтын құжатты (шот-фактура немесе ақы төлегені туралы чек) ұсына отырып, елу айлық есептік көрсеткіш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Адамның (отбасының) материалдық жағдайына тексеру жүргізу 10-тармақтың 3) және 4) тармақшаларында, 12-тармақта көрсетілген негіздер бойынша әлеуметтік көмек көрсету үшін талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4851,55 +5057,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>