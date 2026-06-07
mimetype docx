--- v0 (2025-11-28)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="47b57af" w14:textId="47b57af">
+    <w:p w14:paraId="633cf7d" w14:textId="633cf7d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Май ауданы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Май аудандық мәслихатының 2023 жылғы 30 қарашадағы № 2/6 шешімі. Павлодар облысының Әділет департаментінде 2023 жылғы 1 желтоқсанда № 7432-14 болып тіркелді.</w:t>
+        <w:t>Павлодар облысы Май аудандық мәслихатының 2023 жылғы 30 қарашадағы № 2/6 шешімі. Павлодар облысының Әділет департаментінде 2023 жылғы 1 желтоқсанда № 7432-14 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2782,68 +2782,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. Кірістерін есепке алмай, біржолғы әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       азаматтарға (отбасыларға) дүлей апат салдарынан оларға не оның мүлкіне зиян келтіруіне байланысты (меншігінде бірден астам тұрғын үйі (пәтер, үй) бар азаматтарды (отбасын) қоспағанда) 100 (жүз) АЕК мөлшерінде жылжымайтын мүліктің жоқ (немесе бар) екендігі туралы анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2909,527 +2911,513 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұратын адамдарға 10 (он) АЕК мөлшерінде Май ауданының полиция бөлімі, Май ауданының пробация қызметі тізімі негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қатерлі ісікке шалдыққан адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      қатерлі ісіктер аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      туберкулезбен ауыратын адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      туберкулез аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      адамның иммунитет тапшылығы вирусы (АИВ) тудыратын аурудан зардап шегетін адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      адамның иммун тапшылығы вирусы (АИВ) тудыратын аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      созылмалы вирустық гепатитпен және бауыр циррозымен ауыратын адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      созылмалы вирусты гепатиттер және бауыр циррозы аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қант диабетімен ауыратын адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      психикалық және мінез-құлықтық бұзылушылықтары (аурулары) аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      психикалық, мінез-құлық бұзылыстарына (ауруларға) тап болған адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      жіті миокард инфаркті (алғашқы 6 ай) аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      балалардың церебралдық параличімен ауыратын адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      нерв жүйесінің дегенеративті аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      миокардтың жіті инфартісімен (алғашқы 6 ай) ауыратын адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      орталық нерв жүйесінің демиелиндену аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ревматизммен ауыратын адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      орфандық аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      дәнекер тіннің жүйелі зақымдануларынан зардап шегетін адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      эпилепсия аурулары бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нерв жүйесінің дегенерациялық ауруларымын ауыратын адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
+      ми тамырларының аурулары (инсульттер) (бір жыл ішінде) ауруы бар адамдарға 15 (он бес) АЕК мөлшерінде Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі, медициналық мекемесінің анықтамасы, Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде;</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында, 3) тармақшасының төртінші абзацында көрсетілген құжатты қоса бере отырып өтініш негізінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-1-тармақ жаңа редакцияда - Павлодар облысы Май аудандық мәслихатының 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-2. Кірістерін есепке алмай ай сайынғы әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3612,70 +3600,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       пешпен жылытылатын жеке тұрғын үй қорында тұратын атаулы әлеуметтік көмек алатындар қатарынан көп балалы отбасыларға, өтініш берген кезде жан басына шаққандағы орташа табыстары ең төменгі күнкөріс деңгейінен аспайтын отбасыларға қатты отын сатып алуға 20 (жиырма) АЕК мөлшерінде Үлгілік қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген құжаттармен бірге берілген өтініш негізінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшері Павлодар облысы әкімдігімен келісу бойынша бірыңғай мөлшерде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3686,89 +3674,89 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидалардың 7-қосымшасына сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірнеше санатқа жататын адамдарға әлеуметтік көмек атаулы күндер мен мереке күндеріне әр негізде төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды және оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3783,91 +3771,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тармақтарына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жеке сәйкестендіру нөмірін, тегін, атын, әкесінің атын және банктік шотын көрсете отырып әлеуметтік маңызы бар ауру болған кезде әлеуметтік көмек алушылардың тізімдерін денсаулық сақтау ұйымдары Қазақстан Республикасы Денсаулық сақтау министрінің бұйрығымен әлеуметтік маңызы бар аурулар тізбесінде белгіленген кодтардың халықаралық сыныптамасына сәйкес электрондық түрде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы "Мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу және онымен жұмыс істеу қағидаларын бекіту туралы" № 429 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3880,126 +3868,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік маңызы бар ауру болған кезде әлеуметтік көмек алушылардың тізімдерін денсаулық сақтау ұйымдары электронды түрде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірнеше санатқа жататын адамдарға әлеуметтік маңызы бар ауру болған жағдайда әлеуметтік көмек әр негізде төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қазақстан Республикасында бір реттік әлеуметттік көмектің бір түрі бойынша бірдей төлем кезенділігігмен біржолғы әлеуметтік көмек жылына бір рет көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуына байланысты жағдайда әлеуметтік көмек көрсетуге өтініш беру мерзімі оқиға болған күннен бастап алты айдан кешіктірілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4028,126 +4016,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Май ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4268,130 +4256,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті Мемлекеттік корпорация арқылы төлеу процесіне Үлгілік қағидалардың 28-32 тармақтарына сәйкес бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағиданың 2-қосымшасына сәйкес Мемлекеттік корпорация ай сайын есепті айдан кейінгі айдың 20-сынан кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға екінші деңгейдегі банктер мен "Қазпошта" АҚ жағдайында жүргізілген әлеуметтік көмек төлемдері туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -4488,188 +4476,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30 қарашадағы № 2/6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Май аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Май аудандық мәслихатының 2021 жылғы 16 сәуірдегі "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Май ауданы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7256 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z30" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z30" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Май аудандық мәслихатының 2022 жылғы 13 сәуірдегі "Май аудандық мәслихатының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Май ауданы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидаларын бекіту туралы" 2021 жылғы 16 сәуірдегі № 2/3 шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1/14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27765 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z31" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Май аудандық мәслихатының 2023 жылғы 25 сәуірдегі "Май аудандық мәслихатының 2021 жылғы 16 сәуірдегі "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Май ауданы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидаларын бекіту туралы" № 2/3 шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7330 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>