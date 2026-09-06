--- v1 (2026-06-07)
+++ v2 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="633cf7d" w14:textId="633cf7d">
+    <w:p w14:paraId="bdd2fa5" w14:textId="bdd2fa5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Май ауданы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Павлодар облысы Май аудандық мәслихатының 2023 жылғы 30 қарашадағы № 2/6 шешімі. Павлодар облысының Әділет департаментінде 2023 жылғы 1 желтоқсанда № 7432-14 болып тіркелді. Күші жойылды - Павлодар облысы Май аудандық мәслихатының 2026 жылғы 21 мамырдағы № 7/40 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күші жойылды - Павлодар облысы Май аудандық мәслихатының 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 7/40 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен сон қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6372,63 +6450,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6750,35 +6850,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>