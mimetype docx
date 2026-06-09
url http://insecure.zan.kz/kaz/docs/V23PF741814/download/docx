--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b2f73a7" w14:textId="b2f73a7">
+    <w:p w14:paraId="983fbe6" w14:textId="983fbe6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Железин ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерінбелгілеудің және мұқтаж азаматтардыңжекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Железин аудандық мәслихатының 2023 жылғы 16 қарашадағы № 63/8 шешімі. Павлодар облысының Әділет департаментінде 2023 жылғы 20 қарашада № 7418-14 болып тіркелді.</w:t>
+        <w:t>Павлодар облысы Железин аудандық мәслихатының 2023 жылғы 16 қарашадағы № 63/8 шешімі. Павлодар облысының Әділет департаментінде 2023 жылғы 20 қарашада № 7418-14 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3104,88 +3104,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бас бостандығынан айыру орындарынан босатылған азаматтарға жеке басын куәландыратын құжатты не цифрлық құжаттар сервисінен электрондық құжатты (жеке басын сәйкестендіру үшін) қоса бере отырып, өтініш негізінде 10 (он) АЕК мөлшерінде пробация қызметінің есебінде болуы, бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде болу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-       Павлодар облысы денсаулық сақтау басқармасының, Павлодар облысы әкімдігінің "Железин аудандық ауруханасы" шаруашылық жүргізу құқығындағы Павлодар кәсіпорны денсаулық сақтау басқармасының "Железин аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны ұсынатын тізім негізінде "орталық жүйке жүйесінің Демиелинизациялайтын аурулары" ауруымен ауыратын адамдарға 3 (үш) АЕК мөлшерінде жеке басын куәландыратын құжаттың немесе цифрлық құжаттар сервисінен электрондық құжаттың (жеке басын сәйкестендіру үшін), әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+        <w:t xml:space="preserve">
+      Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Железин аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнымен ұсынылатын тізім, немесе жеке басын куәландыратын құжат қоса берілген өтініш, немесе цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін) электрондық құжат, немесе әлеуметтік маңызы бар ауру фактісін растайтын құжат негізінде 10 (он) АЕК мөлшерінде "Қатерлі ісіктер, адам иммунитет тапшылығы вирусынан (АИВ) тудырған ауру, "Созылмалы вирусты гепатиттер және бауыр циррозы", "Жедел миокард инфарктісі (алғашқы 6 ай)" аурумен ауратын адамдарға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Железин аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнымен ұсынылатын тізім, немесе жеке басын куәландыратын құжат қоса берілген өтініш, немесе цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін) электрондық құжат, немесе әлеуметтік маңызы бар ауру фактісін растайтын құжат негізінде 2 (екі) АЕК мөлшерінде "Психикалық және мінез-құлық бұзылыстары" аурумен ауратын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Железин аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнымен ұсынылатын тізім, немесе жеке басын куәландыратын құжат қоса берілген өтініш, немесе цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін) электрондық құжат, немесе әлеуметтік маңызы бар ауру фактісін растайтын құжат негізінде 5 (бес) АЕК мөлшерінде "Орталық нерв жүйесінің миелинсіздендіруші аурулары, "Нерв жүйесінің дегенаративті аурулары", "Ми қан айналымының жедел бұзылуы (1 жыл)", "Эпилепсия" аурумен ауратын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Железин аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнымен ұсынылатын тізім, немесе жеке басын куәландыратын құжат қоса берілген өтініш, немесе цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін) электрондық құжат, немесе әлеуметтік маңызы бар ауру фактісін растайтын құжат негізінде 3 (үш) АЕК "Орфандық аурулар" ауратын адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Павлодар облысы денсаулық сақтау басқармасының, Павлодар облысы әкімдігінің "Железин аудандық ауруханасы" шаруашылық жүргізу құқығындағы Павлодар кәсіпорны денсаулық сақтау басқармасының "Железин аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны ұсынатын тізім негізінде 1 (бір) АЕК мөлшерінде "орфандық аурулар" ауруына шалдыққан адамдарға жеке басын куәландыратын құжаты қоса берілген өтініш немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін), құжат, әлеуметтік маңызы бар аурудың бар екендігін растайтын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3214,50 +3232,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Железин аудандық ауруханасы" шаруашылық жүргізу құқығындағы Павлодар кәсіпорны денсаулық сақтау басқармасының "Железин аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны ұсынатын тізім негізінде тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген екі есе күнкөріс минимумы мөлшерінде адамның иммун тапшылығы вирусынан (АИТВ) туындаған аурудан зардап шегетін балаларға Павлодар облысы денсаулық сақтау басқармасының, Павлодар облысы әкімдігінің өтініштері, жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін), әлеуметтік маңызы бар аурудың болу фактісін растайтын құжаттан электрондық құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Павлодар облысы денсаулық сақтау басқармасының, Павлодар облысы әкімдігінің "Железин аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының фтизиатриялық кабинеті ұсынатын тізім негізінде 12 (он екі) АЕК мөлшерінде амбулаториялық емделіп жатқан туберкулезбен ауыратын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Павлодар облысы Железин аудандық мәслихатының 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        8. уәкілетті орган кірістерді ескере отырып, адамдарға көмек көрсетеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5612,55 +5692,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>