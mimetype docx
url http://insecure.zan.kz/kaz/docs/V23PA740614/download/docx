--- v0 (2025-11-19)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8190a57" w14:textId="8190a57">
+    <w:p w14:paraId="f7bf568" w14:textId="f7bf568">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар қаласында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Павлодар облысы Павлодар қалалық мәслихатының 2023 жылғы 13 қазандағы № 65/8 шешімі. Павлодар облысының Әділет департаментінде 2023 жылғы 16 қазанда № 7406-14 болып тіркелді. Күші жойылды - Павлодар облысы Павлодар қалалық мәслихатының 2026 жылғы 3 маусымдағы № 324/42 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Павлодар облысы Павлодар қалалық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 324/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3514,62 +3592,226 @@
         <w:t xml:space="preserve"> белгіленген 1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларға қатысқан азаматтарға 60 (алпыс) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) біржолғы әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Қағиданың 12-тармағының 1) тармағында көрсетілген құжатты қоса бере отырып өтініш негізінде қызметтердің және (немесе) атқарылған жұмыстарына келісім-шарт, тұрғын үйді жөндеуге нақты шығындар бойынша 500 (бес жүз) айлық есептік көрсеткіш (бұдан әрі-АЕК), 7-тармақтың 1) тармақшасында көрсетілген санаттар үшін;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2) тармақшаның бірінші абзацы жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасында көрсетілген құжатты қоса бере отырып өтініш негізінде қызметтердің және (немесе) атқарылған жұмыстарына келісім-шарт, тұрғын үйді жөндеуге нақты шығындар бойынша 500 (бес жүз) айлық есептік көрсеткіш (бұдан әрі-АЕК), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасында көрсетілген санаттар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2) тармақшаның екінші абзацы жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағиданың 12-тармағының 1) тармағында көрсетілген құжатты қоса бере отырып өтініш негізінде сауықтыруға арналған 60 (алпыс) АЕК мөлшерінде, 7-тармақтың 2) тармақшасында, бесінші абзацының 3) тармақшасында көрсетілген санаттар үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3730,80 +3972,150 @@
       Қағиданың 12-тармағының 1) тармағында, үшінші абзацының 3) тармақшасында көрсетілген құжатты қоса бере отырып (алты айға жарамды) өтініш негізінде 100 (жүз) АЕК мөлшерінде, 7-тармағы 13) тармақшасында көрсетілген санат үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Павлодар облыстық онкологиялық диспансері" шаруашылық жүргізу құқығында коммуналдық мемлекеттік кәсіпорыны ұсынған тізімі негізінде онкологиялық аурумен ауыратын тұлғаларға 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Қағиданың 12-тармағының 1) тармағында, төртінші абзацының 3) тармақшасында көрсетілген құжатты қоса бере отырып өтініш негізінде "жүйелі қызыл жегі" ауруынан зардап шегетін тұлғаларға 10 (он) АЕК мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      алып тасталды - Павлодар облысы Павлодар қалалық мәслихатының 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       алып тасталды - Павлодар облысы Павлодар қалалық мәслихатының 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағиданың 12-тармағының 1) тармағында, төртінші абзацының 3) тармақшасында көрсетілген құжатты қоса бере отырып өтініш негізінде "инсулинге тәуелді, инсулинге тәуелді емес инсулинді қажет ететін түрі бар қант диабеті" ауруынан зардап шегетін тұлғаларға 10 (он) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4183,51 +4495,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269/31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6083,63 +6415,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6461,35 +6815,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>