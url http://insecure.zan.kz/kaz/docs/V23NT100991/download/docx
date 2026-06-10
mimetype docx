--- v0 (2025-10-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f7f340" w14:textId="1f7f340">
+    <w:p w14:paraId="a3553c6" w14:textId="a3553c6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2469,71 +2469,68 @@
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 100000 (жүз мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстары есепке алынбай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2595,724 +2592,633 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...9 lines deleted...]
-        <w:t>-баптарында көрсетілген басқа адамдарға, тұрмыстық қажеттіліктеріне, табыстары есепке алынбай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t>8-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген басқа адамдарға, ақшалай көмек түрінде, табыстары есепке алынбай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның иммун тапшылығы вирусын жұқтырған, диспансерлік есепте тұрған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстары есепке алынбай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстары есепке алынбай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарға, ақшалай көмек түрінде, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстары есепке алынбай, жылына 1 рет, нақты шығындар мөлшерінде, бірақ 30 айлық есептік көрсеткіштен артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстары есепке алынбай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұрған адамдарға, табыстары есепке алынбай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әлеуметтік көрсетілетін қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емделуге, оларды алып жүретін, бірақ бір ілеспе адамнан артық емес адамдарға арналған шығындарды өтеу үшін бірінші топтағы мүгедектігі бар адамдарға, табысы есепке алынбай, жылына 1 рет, емдік емшараларын қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, әлеуметтік көрсетілетін қызметтер порталы арқылы мүгедектігі бар адамдарға оларды жүзеге асыру барысында санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z18" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) - 4) тармақшаларында көрсетілген ардагерлерге Қазақстан Республикасының шегінде санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, табысы есепке алынбай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, әлеуметтік көрсетілетін қызметтер порталы арқылы мүгедектігі бар адамдарға оларды жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
-[...15 lines deleted...]
-      3) адамның иммун тапшылығы вирусын жұқтырған, диспансерлік есепте тұрған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстары есепке алынбай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...15 lines deleted...]
-      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстары есепке алынбай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Федоров ауданы мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
-[...15 lines deleted...]
-      5) мүгедектігі бар адамдарға, олардың оңалту орталықтарына жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстары есепке алынбай, тоқсан сайын, 3 айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне залал келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
-[...15 lines deleted...]
-      6) білім беру гранттарының иелері, мемлекеттік бюджет төлемдерінің өзге де түрлерін алушылар болып табылатын адамдарды қоспағанда, алғаш рет техникалық, кәсіптік, орта білімнен кейінгі не жоғары білім (бұдан әрі - білім) алушыларға, Қазақстан Республикасының оқу орындарында білім алуына байланысты, оқу жылы ішінде екі бөлікпен аударылатын нақты құны бойынша оқу ақысын төлеу үшін, 400 айлық есептік көрсеткіштен аспайтын мөлшерде, жартыжылдықта 1 рет, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
-[...15 lines deleted...]
-      өтініш берудің алдындағы соңғы он екi айда Қостанай облысы бойынша белгiленген ең төмен күнкөрiс деңгейi шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың жастарына, күндізгі оқу;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
-[...15 lines deleted...]
-      жергiлiктi бюджет қаражаты есебiнен оқуын жалғастыратын халықтың әлеуметтiк осал топтарына жататын жастарға, табыстары есепке алынбай, күндізгі оқу;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
-[...15 lines deleted...]
-      мүгедектігі бар адамдарды абилитациялау және оңалтудың жеке бағдарламасына ұсынымы бар мүгедектігі бар адамдарға, табыстары есепке алынбай;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
-[...15 lines deleted...]
-      7) мүгедектігі бар адамдарға, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстары есепке алынбай, жылына 1 рет, нақты шығындар мөлшерінде, бірақ 30 айлық есептік көрсеткіштен артық емес;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
-[...15 lines deleted...]
-      8) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстары есепке алынбай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
-[...15 lines deleted...]
-      9) өрт салдарын жою кезінде азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстары есепке алынбай, бір рет, 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
-[...15 lines deleted...]
-      10) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұрған адамдарға, табыстары есепке алынбай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жан басына шаққандағы орташа табыстың шегі Қостанай облысы бойынша бір еселік ең төмен күнкөрiс деңгейi мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
-[...15 lines deleted...]
-      11) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оқуға төлеуге арналған әлеуметтік көмек бір білімді алу үшін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
-[...379 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 7) тармақшаларымен көзделген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3382,61 +3288,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>167-бабына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауыл, ауылдық округтің әкіміне немесе Мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+        <w:t>167-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауыл, ауылдық округ әкіміне немесе Мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3562,592 +3468,694 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="114"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="115"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар оңалту фактісін және жол жүру құнын растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="116"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6) тармақшасының төртінші абзацында көрсетілген адамдар білім алғанын, оның құнын растайтын құжаттарды және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="117"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіру фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="118"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8), 9) тармақшаларында көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіру фактісін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="119"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="123"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z149" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z150" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z151" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z152" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Федоров ауданы мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z153" w:id="128"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z153" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалар қолданысқа енгізілгенге дейін ай сайынғы әлеуметтік көмек алуға өтініш білдірген адамдарға әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z154" w:id="129"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z154" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4162,132 +4170,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z155" w:id="130"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z155" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z156" w:id="131"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z156" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z157" w:id="132"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z157" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z158" w:id="133"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z158" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4302,71 +4310,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік көмекті Мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z159" w:id="134"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z159" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4666,362 +4674,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="135"/>
+    <w:bookmarkStart w:name="z132" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федоров аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z133" w:id="136"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z133" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Федоров аудандық мәслихатының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2020 жылғы 7 қыркүйектегі № 465 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9450 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z134" w:id="137"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z134" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Федоров аудандық мәслихатының "Мәслихаттың 2020 жылғы 7 қыркүйектегі № 465 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 8 желтоқсандағы № 477 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9630 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z135" w:id="138"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z135" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Федоров аудандық мәслихатының "Мәслихаттың 2020 жылғы 7 қыркүйектегі № 465 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2021 жылғы 19 сәуірдегі № 28 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9877 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z136" w:id="139"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z136" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Федоров аудандық мәслихатының "Мәслихаттың 2020 жылғы 7 қыркүйектегі № 465 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 20 сәуірдегі № 115 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27710 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z137" w:id="140"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z137" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Федоров аудандық мәслихатының "Мәслихаттың 2020 жылғы 7 қыркүйектегі № 465 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 14 қыркүйектегі № 150 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29677 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z138" w:id="141"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z138" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Федоров аудандық мәслихатының "Мәслихаттың 2020 жылғы 7 қыркүйектегі № 465 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 21 сәуірдегі № 20 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9978 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5347,31 +5355,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>