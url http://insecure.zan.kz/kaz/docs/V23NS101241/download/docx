--- v0 (2025-11-23)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d7ef129" w14:textId="d7ef129">
+    <w:p w14:paraId="c23f9d8" w14:textId="c23f9d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1147,51 +1147,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмекті көрсету үшін мереке күндер мен атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2487,61 +2549,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ардагерлерге және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бабының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
+        <w:t>8-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2595,557 +2657,495 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) диспанселік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мүгедектігі бар адамдарға, олардың оңалту орталықтарына жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстарын есепке алмай, тоқсан сайын, 3 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
-[...108 lines deleted...]
-      8) мүгедектігі бар адамдарға, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 50 айлық есептік көрсеткіштен артық емес;</w:t>
+      5) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, ақшалай көмек түрінде, оқуын аяқтау үшін, табыстарын есепке алмай, жарты жылда бір рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға, жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мүгедектігі бар адамдарға, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 50 айлық есептік көрсеткіштен артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде болатын адамдарға, табыстарын есепке алмай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 7 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, 7-бабының 1) - 4) тармақшаларында көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...33 lines deleted...]
-      10) дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматқа (отбасына) не оның мүлкіне, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z109" w:id="55"/>
-[...15 lines deleted...]
-      11) бас бостандығынан айыру орындарынан босатылып, пробация қызметінің есебінде тұратын адамдарға, табыстарын есепке алмай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z110" w:id="56"/>
-[...15 lines deleted...]
-      12) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 7 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z111" w:id="57"/>
-[...15 lines deleted...]
-      13) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, қайтыс болған күні еңбек мобильділігі орталығында жұмыссыз ретінде тіркелген, қайтыс болған туыстарын, жұбайларын жерлеуге, сондай-ақ аз қамтылған отбасылардың адамдарына кәмелетке толмаған балаларын жерлеуге, бір рет, 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z112" w:id="58"/>
-[...15 lines deleted...]
-      14) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z113" w:id="59"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 1) - 4) тармақшаларында көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z114" w:id="60"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3315,51 +3315,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауыл, ауылдық округ әкіміне немесе Мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауыл, ауылдық округ әкіміне немесе Мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3411,51 +3431,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      АЖ-де мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3599,355 +3619,279 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5), 9) тармақшаларында көрсетілген адамдар тұру фактісін және жол жүру құнын растайтын құжаттарды ұсынады.</w:t>
+        <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар оқу фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6) тармақшасының төртінші абзацында көрсетілген адамдар білім алғанын, оның құнын растайтын құжаттарды және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын ұсынады.</w:t>
+        <w:t xml:space="preserve"> 6) тармақшасында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
+        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
+        <w:t xml:space="preserve"> 8) тармақшаларында көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10) тармақшаларында көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіру фактісін растайтын құжатты ұсынады.</w:t>
+        <w:t xml:space="preserve"> 9) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы фактісін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
+        <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13) тармақшасында көрсетілген адамдар өтініш берген тоқсанның алдындағы тоқсан үшін табысы туралы мәліметтерді, қайтыс болу фактісін, сондай-ақ қайтыс болуды тіркеу кезінде қайтыс болған адамды жұмыссыз ретінде тіркеу фактісін растайтын құжаттарды ұсынады.</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 15) тармақшасында көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+        <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3977,69 +3921,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
-[...17 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-не қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нен келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4054,190 +4060,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="68"/>
+    <w:bookmarkStart w:name="z155" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z156" w:id="69"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z156" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z157" w:id="70"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z157" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z158" w:id="71"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z158" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-32-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z159" w:id="72"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z159" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4472,322 +4478,322 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="73"/>
+    <w:bookmarkStart w:name="z149" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұзынкөл аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z150" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z150" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" мәслихаттың 2021 жылғы 16 сәуірдегі № 31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9865 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z151" w:id="75"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z151" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мәслихаттың 2021 жылғы 16 сәуірдегі № 31 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" мәслихаттың 2022 жылғы 26 сәуірдегі № 143 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27780 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z152" w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z152" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мәслихаттың 2021 жылғы 16 сәуірдегі № 31 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" мәслихаттың 2022 жылғы 29 маусымдагы № 159 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28671 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z153" w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z153" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Мәслихаттың 2021 жылғы 16 сәуірдегі № 31 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" мәслихаттың 2022 жылғы 13 қазандағы № 177 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30233 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z154" w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z154" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Мәслихаттың 2021 жылғы 16 сәуірдегі № 31 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер пен толықтыру енгізу туралы" мәслихаттың 2023 жылғы 13 маусымдагы № 25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10029 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>