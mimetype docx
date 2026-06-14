--- v0 (2025-11-10)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7597599" w14:textId="7597599">
+    <w:p w14:paraId="b746063" w14:textId="b746063">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1131,51 +1131,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін мерекелік күндер мен атаулы күндердің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2288,111 +2350,161 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 100000 (елу мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z96" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Әлеуметтік көмек мұқтаж азаматтардың мынадай санаттарына көрсетіледі:</w:t>
+      6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z97" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z98" w:id="28"/>
+    <w:bookmarkStart w:name="z12" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, ардагерлерге және Заңның </w:t>
+      2) ардагерлерге және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2428,351 +2540,220 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, табыстарын есепке алмай, тұрмыстық қажеттіліктеріне, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, ақшалай көмек түрінде, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z99" w:id="29"/>
-[...15 lines deleted...]
-      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына және басқа да заңды өкілдеріне, табыстарын есепке алмай, ай сайын екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z100" w:id="30"/>
-[...15 lines deleted...]
-      4) туберкулез ауруымен ауыратын және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z101" w:id="31"/>
-[...15 lines deleted...]
-      5) мүгедектігі бар адамдарға олардың оңалту орталықтарына жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстарын есепке алмай, тоқсан сайын, 3 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарға, ақшалай көмек түрінде, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 30 айлық есептік көрсеткіштен артық емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z102" w:id="32"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, ақшалай көмек түрінде, оқуын аяқтау үшін,табыстарын есепке алмай,жарты жылда бір рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде болатын адамдарға, табыстарын есепке алмай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      11) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2788,1372 +2769,1659 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1)-4) тармақшаларында көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="44"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z115" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z116" w:id="46"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z116" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апаттың салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z117" w:id="47"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z117" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z118" w:id="48"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z118" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z119" w:id="49"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z119" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z120" w:id="50"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z120" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z121" w:id="51"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z121" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z122" w:id="52"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z122" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z123" w:id="53"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z123" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне зиян келген болса, әлеуметтік көмек зиян келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z124" w:id="54"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z124" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жан басына шаққандағы орташа табыстың шегі Қостанай облысы бойынша бір еселік ең төмен күнкөрiс деңгейi мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z125" w:id="55"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z125" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Оқу ақысына әлеуметтік көмек бір білім алу үшін көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z126" w:id="56"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z126" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 7) тармақшаларында көзделген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z127" w:id="57"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z127" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z128" w:id="58"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z128" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z129" w:id="59"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z129" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мереке күндері мен атаулы күндерге әлеуметтік көмек алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z130" w:id="60"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z130" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z131" w:id="61"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z131" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде, не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z132" w:id="62"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z132" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z133" w:id="63"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі - АЖ) Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z134" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z135" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген, бірінші рет өтініш берген адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="68"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-анасы не заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="69"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру және амбулаторлық емделу фактісін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="70"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z32" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5), 8) тармақшаларында көрсетілген адамдар оңалту, санаторийлік-курорттық емдеу фактісін және жол жүру құнын растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="71"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z33" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6) тармақшасының төртінші абзацында көрсетілген адамдар білім алу фактісін, оның құнын растайтын құжаттарды және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="72"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар оқу фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z34" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="73"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7), тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z35" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9) тармақшасында көрсетілген адамдар дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="74"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы фактісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z36" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="75"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z37" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар өтініш берген тоқсанның алдындағы тоқсан үшін табыстары туралы мәліметтерді, қайтыс болу фактісін, сондай-ақ қайтыс болған кезде қайтыс болған адамды жұмыссыз ретінде тіркеу фактісін растайтын құжаттарды ұсынады.</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="78"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z38" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z149" w:id="79"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z39" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z150" w:id="80"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z40" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z151" w:id="81"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z41" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z152" w:id="82"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z153" w:id="83"/>
+    <w:bookmarkStart w:name="z153" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z154" w:id="84"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z154" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z155" w:id="85"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z155" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z156" w:id="86"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z156" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z157" w:id="87"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z157" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-32-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z158" w:id="88"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z158" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
@@ -4187,55 +4455,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4561,31 +4829,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>