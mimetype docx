--- v0 (2025-10-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="32c5e9f" w14:textId="32c5e9f">
+    <w:p w14:paraId="d1e79fc" w14:textId="d1e79fc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1207,54 +1207,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Сарыкөл ауданы мәслихатының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмекті көрсету үшін мереке күндер мен атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2473,71 +2535,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z98" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ардагерлерге және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2609,714 +2668,663 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, ақшалай көмек түрінде, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диспанселік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарға, жедел емделуге, ақшалай көмек түрінде, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, ақшалай көмек түрінде, жылына 1 рет, нақты шығындар мөлшерінде, 30 айлық есептік көрсеткіштен артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, ақшалай көмек түрінде, оқуын аяқтау үшін, табыстарын есепке алмай, жарты жылда бір рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өтініш жасалған тоқсанның алдындағы тоқсанда жан басына шаққандағы ең төменгі күнкөріс деңгейінен төмен табыстары бар отбасылардың тұлғаларына, тұрмыстық қажеттіліктеріне 7 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бас бостандығынан айыру орындарынан босатылып, пробация қызметінің есебінде тұратын адамдарға, табыстарын есепке алмай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) - 4) тармақшаларында көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Сарыкөл ауданы мәслихатының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z116" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z99" w:id="52"/>
-[...15 lines deleted...]
-      3) диспанселік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z100" w:id="53"/>
-[...15 lines deleted...]
-      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z101" w:id="54"/>
-[...15 lines deleted...]
-      5) мүгедектігі бар адамдарға, олардың оңалту орталықтарына және кері, тоқсан сайын, санаторийге және кері қайтуына байланысты шығындарын өтеу үшін, жылына 1 рет, кірістерді есепке алмай, 3 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z102" w:id="55"/>
-[...15 lines deleted...]
-      6) білім беру гранттарының иелері, мемлекеттік бюджет төлемдерінің өзге де түрлерін алушылар болып табылатын тұлғаларды есептемегенде, алғашқы техникалық, кәсіптік, орта білімнен кейінгі не жоғары білім (бұдан әрі - білім) алушы тұлғаларға, өтiнiш берудің алдындағы оқу жылы ішінде жартыжылдықта бір рет Қазақстан Республикасының оқу орындарында білім алуына байланысты, нақты құны бойынша оқу ақысын төлеу үшін оқу жылы ішінде екі бөлікпен аударылатын 400 айлық есептік көрсеткіштен аспайтын мөлшерде, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z103" w:id="56"/>
-[...15 lines deleted...]
-      өтініш берудің алдындағы соңғы он екi айда Қостанай облысы бойынша белгіленген ең төмен күнкөрiс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың күндізгі оқу нысанындағы жастарына;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z104" w:id="57"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, жергiлiктi бюджет қаражаты есебiнен оқуын жалғастыратын халықтың әлеуметтiк жағынан әлсiз топтарына жататын күндізгі оқу нысанындағы жастарға;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z105" w:id="58"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасында ұсынымы бар;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келтірілген болса, әлеуметтік көмек залал келтірілген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z106" w:id="59"/>
-[...15 lines deleted...]
-      7) мүгедектігі бар адамдарға, жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жан басына шаққандағы орташа табыстың шегі Қостанай облысы бойынша бір еселік ең төмен күнкөрiс деңгейi мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z107" w:id="60"/>
-[...15 lines deleted...]
-      8) мүгедектігі бар адамдарға, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 30 айлық есептік көрсеткіштен артық емес;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оқуға төлеуге арналған әлеуметтік көмек бір білімді алу үшін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z108" w:id="61"/>
-[...439 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="79"/>
+    <w:bookmarkStart w:name="z126" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 7) көзделген әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3566,612 +3574,798 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="80"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="81"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5) тармақшаларында көрсетілген адамдар оңалту, санаторий-курорттық емдеу фактісін және жол жүру құнын растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="82"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6) тармақшасының төртінші абзацында көрсетілген адамдар білім алғанын, оның құнын растайтын құжаттарды және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="83"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="84"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар оқу фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="85"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9) тармақшасында көрсетілген адамдар дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="86"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар өтініш берген тоқсанның алдындағы тоқсан үшін табысы туралы мәліметтерді, қайтыс болу фактісін, сондай-ақ қайтыс болуды тіркеу кезінде қайтыс болған адамды жұмыссыз ретінде тіркеу фактісін растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="87"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="90"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z150" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z151" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z152" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z153" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Сарыкөл ауданы мәслихатының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z154" w:id="95"/>
+    <w:bookmarkStart w:name="z154" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмек төлеуден бас тарту, тоқтату, артық төленген сомаларды қайтару үшін негіздер және әлеуметтік көмек көрсетуге арналған шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4186,132 +4380,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z155" w:id="96"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z155" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z156" w:id="97"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z156" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z157" w:id="98"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z157" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z158" w:id="99"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z158" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік корпорация арқылы әлеуметтік көмек төлеуді жүзеге асыру процесін Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4326,71 +4520,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z159" w:id="100"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z159" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4690,362 +4884,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:bookmarkStart w:name="z132" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сарыкөл аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z133" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2020 жылғы 7 желтоқсандағы № 390 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9824 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z134" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Мәслихаттың "Мәслихаттың 2020 жылғы 7 желтоқсандағы № 390 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2021 жылғы 19 сәуірдегі № 26 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9878 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z135" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Мәслихаттың "Сарыкөл аудандық мәслихатының 2020 жылғы 7 желтоқсандағы № 390 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 30 наурыздағы № 139 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27451 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z136" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Мәслихаттың "Сарыкөл аудандық мәслихатының 2020 жылғы 7 желтоқсандағы № 390 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 23 мамырдағы № 167 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28205 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z137" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Мәслихаттың "Сарыкөл аудандық мәслихатының 2020 жылғы 7 желтоқсандағы № 390 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 8 қыркүйектегі № 192 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29575 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z138" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Мәслихаттың "Сарыкөл аудандық мәслихатының 2020 жылғы 7 желтоқсандағы № 390 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 5 мамырдағы № 28 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10006 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5371,31 +5565,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>