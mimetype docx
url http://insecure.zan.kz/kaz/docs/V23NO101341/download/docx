--- v0 (2025-10-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c316bda" w14:textId="c316bda">
+    <w:p w14:paraId="5268c4a" w14:textId="5268c4a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1142,54 +1142,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      3. Әлеуметтік көмек бір рет және (немесе) мезгіл - мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Меңдіқара ауданы мәслихатының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2436,1729 +2498,1851 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z96" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z97" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ардагерлерге және Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8 - бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8 -баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, ақшалай көмек түрінде, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата - аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарға, ақшалай көмек түрінде, жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға, ақшалай көмек түрінде, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 30 айлық есептік көрсеткіштен артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, ақшалай көмек түрінде, оқуын аяқтау үшін, табыстарын есепке алмай, жарты жылда 1 рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде болатын адамдарға, табыстарын есепке алмай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 7 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік -курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік - курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік - курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7 - бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) - 4) тармақшаларында көрсетілген ардагерлерге санаторийлік -курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік - курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Санаторийлік - курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Меңдіқара ауданы мәслихатының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z98" w:id="60"/>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген өзге де тұлғаларға, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z99" w:id="61"/>
-[...15 lines deleted...]
-      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z100" w:id="62"/>
-[...15 lines deleted...]
-      4) туберкулезбен ауыратын және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z101" w:id="63"/>
-[...15 lines deleted...]
-      5) мүгедектігі бар адамдарға, олардың оңалту орталықтарына жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстарын есепке алмай, тоқсан сайын, 3 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z102" w:id="64"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының оқу орындарында білім алуына байланысты, нақты құны бойынша оқу ақысын төлеу үшін оқу жылы ішінде жартыжылдықта бір рет аударылатын 400 айлық есептік көрсеткіштен аспайтын мөлшерде, білім беру гранттарының иегерлері, мемлекеттік бюджет төлемдерінің өзге де түрлерін алушылар болып табылатын тұлғаларды есептемегенде, алғашқы техникалық, кәсіптік, орта білімнен кейінгі не жоғары білім (бұдан әрі - білім) алушы тұлғаларға, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z103" w:id="65"/>
-[...15 lines deleted...]
-      өтініш берудің алдындағы соңғы он екi айда Қостанай облысы бойынша белгіленген ең төмен күнкөрiс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың күндізгі оқу нысанындағы жастарына;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z104" w:id="66"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, жергiлiктi бюджет қаражаты есебiнен оқуын жалғастыратын халықтың әлеуметтiк осал топтарына жататын күндізгі оқу нысанындағы жастарға;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z105" w:id="67"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасында ұсынымы бар, мүгедектігі бар адамдарға;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z106" w:id="68"/>
-[...439 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="86"/>
+    <w:bookmarkStart w:name="z124" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жан басына шаққандағы орташа табыстың шегі Қостанай облысы бойынша бір еселік ең төмен күнкөрiс деңгейi мөлшерінде белгіленеді </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z125" w:id="87"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z125" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бір білім алу үшін оқу ақысына әлеуметтік көмек көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z126" w:id="88"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z126" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 7) тармақшаларымен көзделген әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z127" w:id="89"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z127" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z128" w:id="90"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z128" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z129" w:id="91"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z129" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мереке күндер мен атаулы күндеріне орай әлеуметтік көмек алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z130" w:id="92"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z130" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z131" w:id="93"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z131" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z132" w:id="94"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z132" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
-[...29 lines deleted...]
-        <w:t>1-қосымшаға</w:t>
+      13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167 - бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе ауыл, ауылдық округтің әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-1-қосымшаға</w:t>
+        <w:t>1 - 1 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z133" w:id="95"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі - АЖ) Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-2-қосымшаға</w:t>
+        <w:t>1 - 2 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ - да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z136" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z137" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағының</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="100"/>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағының</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="101"/>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдардың ата - анасы немесе заңды өкілі адамның иммун тапшылығы вирусы ауруын фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="102"/>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="103"/>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="104"/>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="105"/>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар оқу фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="106"/>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="107"/>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы фактісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="108"/>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар санаторийлік - курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік - курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       осы Қағидалардың </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="111"/>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 - тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік - курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік - курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z150" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-3-қосымшаға</w:t>
+        <w:t>1 - 3 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ - на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ - нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ -мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Меңдіқара ауданы мәслихатының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z154" w:id="116"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z154" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4173,171 +4357,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z155" w:id="117"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z155" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z156" w:id="118"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z156" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z157" w:id="119"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z157" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z158" w:id="120"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z158" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z159" w:id="121"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z159" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4572,362 +4756,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меңдіқара аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z135" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2020 жылғы 13 тамыздағы № 397 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9380 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z136" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың "Мәслихаттың 2020 жылғы 13 тамыздағы № 397 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 21 желтоқсандағы № 423 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9653 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z137" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың "Мәслихаттың 2020 жылғы 13 тамыздағы № 397 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2021 жылғы 19 сәуірдегі № 21 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9875 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z138" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың "Мәслихаттың 2020 жылғы 13 тамыздағы № 397 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 22 сәуірдегі № 110 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27781 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z139" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мәслихаттың "Мәслихаттың 2020 жылғы 13 тамыздағы № 397 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 8 қыркүйектегі № 155 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29576 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z140" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мәслихаттың "Мәслихаттың 2020 жылғы 13 тамыздағы № 397 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер пен толықтыру енгізу туралы" 2023 жылғы 10 сәуіердегі № 24 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9976 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>