--- v0 (2025-11-22)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aca725f" w14:textId="aca725f">
+    <w:p w14:paraId="fca31c4" w14:textId="fca31c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1182,54 +1182,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2444,107 +2506,147 @@
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
-[...15 lines deleted...]
-      1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkStart w:name="z12" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ардагерлерге және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Заңның </w:t>
+        <w:t xml:space="preserve"> бірінші бөлігінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2580,351 +2682,234 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, тұрмыстық қажеттіліктерге, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерде;</w:t>
+        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, ақшалай көмек түрінде, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:bookmarkStart w:name="z13" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарға, ақшалай көмек түрінде, жедел емделуге, табыстарын есепке алмай, нақты шығындар мөлшерінде жылына 1 рет, бірақ 50 айлық есептік көрсеткіштен артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға, ақшалай көмек түрінде, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 30 айлық есептік көрсеткіштен артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, ақшалай көмек түрінде, оқуын аяқтау үшін, табыстарын есепке алмай, жарты жылда бір рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты, табыстарын есепке алмай, біржолғы, 100 айлық есептік көрсеткіш мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тұратын адамдарға, табыстарын есепке алмай, біржолғы, 5 айлық есептік көрсеткіш мөлшерде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктерге, жылына 1 рет, 7 айлық есептік көрсеткіш мөлшерде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      12) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2940,452 +2925,541 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) - 4) тармақшаларында көрсетілген ардагерлерге, санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшаларында көрсетілген ардагерлерге, санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" шешімімен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" шешімімен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z117" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z118" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z119" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z121" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне зиян келген болса, әлеуметтік көмек зиян келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жан басына шаққандағы орташа табыстың шегі Қостанай облысы бойынша бір еселік ең төмен күнкөрiс деңгейi мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Оқуға төлеуге арналған әлеуметтік көмек бір білімді алу үшін көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 7) тармақшаларымен көзделген әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әрбiр жекелеген жағдайда көрсетiлетiн әлеуметтiк көмек мөлшерiн арнайы комиссия айқындайды, ол оны әлеуметтiк көмек көрсету қажеттiгi туралы қорытындыда көрсетедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z130" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z131" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек алушылардың тізімдері Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3565,785 +3639,977 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5), 15) тармақшаларында көрсетілген адамдар оңалту кезеңінде тиісті ұйымдарда тұру фактісін растайтын құжаттарды ұсынады.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар жедел емдеуден өткенін және оның ақысын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6) тармақшасының төртінші абзацында көрсетілген адамдар білім алғанын, оның құнын растайтын құжаттарды және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын ұсынады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="119"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және фиксалды чегін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар жедел емдеуден өткенін және оның ақысын растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="120"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар оқу фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="121"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9) тармақшасында көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="122"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар өтініш берген тоқсанның алдындағы тоқсандағы табысы туралы мәліметтерді, қайтыс болу фактісін, сондай-ақ қайтыс болған адамның қайтыс болған сәтінде жұмыссыз ретінде тіркелуі фактісін растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="123"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="126"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z151" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z152" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:bookmarkStart w:name="z155" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z156" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z157" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z158" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z159" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-32-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті Мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z160" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4578,362 +4844,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="137"/>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жітіқара аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z137" w:id="138"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2020 жылғы 4 қыркүйектегі № 438 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9478 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z138" w:id="139"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" мәслихаттың 2020 жылғы 4 қыркүйектегі № 438 шешіміне өзгеріс енгізу туралы" 2021 жылғы 26 сәуірдегі № 32 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9889 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z139" w:id="140"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" мәслихаттың 2020 жылғы 4 қыркүйектегі № 438 шешіміне өзгерістер енгізу туралы" 2022 жылғы 8 сәуірдегі № 152 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27674 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z140" w:id="141"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" мәслихаттың 2020 жылғы 4 қыркүйектегі № 438 шешіміне өзгеріс енгізу туралы" 2022 жылғы 3 маусымдағы № 161 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28420 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z141" w:id="142"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" мәслихаттың 2020 жылғы 4 қыркүйектегі № 438 шешіміне өзгерістер енгізу туралы" 2022 жылғы 6 қыркүйектегі № 197 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29530 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z142" w:id="143"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" мәслихаттың 2020 жылғы 4 қыркүйектегі № 438 шешіміне өзгерістер енгізу туралы" 2023 жылғы 7 сәуірдегі № 266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9956 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>