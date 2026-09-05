--- v0 (2025-10-08)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31751e3" w14:textId="31751e3">
+    <w:p w14:paraId="5cf1914" w14:textId="5cf1914">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -938,433 +938,503 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі, өтініш берген айдан бастап жүзеге асырылады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 441</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмекті көрсету үшін мереке күндер мен атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
-[...15 lines deleted...]
-      1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 26 сәуір - Чернобыль апаты туралы еске алудың халықаралық күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
-[...15 lines deleted...]
-      2) 26 сәуір - Чернобыль апаты туралы еске алудың халықаралық күні;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 7 мамыр - Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
-[...15 lines deleted...]
-      3) 7 мамыр - Отан қорғаушы күні;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 9 мамыр - Жеңіс күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...15 lines deleted...]
-      4) 9 мамыр - Жеңіс күні;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 29 тамыз - Семей ядролық сынақ полигонының жабылу күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      5) 29 тамыз - Семей ядролық сынақ полигонының жабылу күні.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Атаулы күндер мен мереке күндеріне әлеуметтік көмек азаматтардың келесі санаттарына, табыстарын есепке алмай біржолғы көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...15 lines deleted...]
-      5. Атаулы күндер мен мереке күндеріне әлеуметтік көмек азаматтардың келесі санаттарына, табыстарын есепке алмай біржолғы көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Кеңес әскерлерінің шектеулі контингентінің Ауғанстан Демократиялық Республикасынан шығарылған күні – 15 ақпан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z9" w:id="34"/>
-[...15 lines deleted...]
-      1) Кеңес әскерлерінің шектеулі контингентінің Ауғанстан Демократиялық Республикасынан шығарылған күні – 15 ақпан:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z10" w:id="35"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z11" w:id="36"/>
-[...15 lines deleted...]
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z12" w:id="37"/>
-[...15 lines deleted...]
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z13" w:id="38"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z14" w:id="39"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы ұрыс кезінде әскери борышын өтеу кезінде бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z15" w:id="40"/>
-[...15 lines deleted...]
-      Ауғанстандағы ұрыс кезінде әскери борышын өтеу кезінде бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z16" w:id="41"/>
-[...15 lines deleted...]
-      Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Чернобыль апаты туралы еске алудың халықаралық күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z17" w:id="42"/>
-[...15 lines deleted...]
-      2) Чернобыль апаты туралы еске алудың халықаралық күні – 26 сәуір;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z18" w:id="43"/>
-[...15 lines deleted...]
-      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдарға 100 000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z19" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1791,111 +1861,111 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 60 000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген болған адамдарға 60 000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне; екінші рет некеге тұрмаған зайыбына (жұбайына) 50 000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысының мүгедектігі бар адамдарға теңестiрiлген адамның екiншi рет некеге тұрмаған жұбайына (зайыбына), сондай-ақ жалпы ауруға шалдығу, жұмыста мертігу және басқа да себептер (құқыққа қайшы келетiндердi қоспағанда) салдарынан мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған жұбайына (зайыбына) 50 000 (елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысының қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысының мүгедектігі бар адамдарға теңестiрiлген адамның екiншi рет некеге тұрмаған жұбайына (зайыбына), сондай-ақ жалпы ауруға шалдығу, жұмыста мертігу және басқа да себептер (құқыққа қайшы келетiндердi қоспағанда) салдарынан мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған жұбайына (зайыбына) 50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 50 000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z47" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="48"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1910,410 +1980,407 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына 50 000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына 50 000 (елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z49" w:id="49"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына 50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына 50 000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z50" w:id="50"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына 50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 50 000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z51" w:id="51"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келесі санаттағы адамдарға 5 айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z52" w:id="52"/>
-[...15 lines deleted...]
-      келесі санаттағы адамдарға 5 айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z53" w:id="53"/>
-[...15 lines deleted...]
-      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z54" w:id="54"/>
-[...15 lines deleted...]
-      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Семей ядролық сынақ полигонының жабылу күні – 29 тамыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z55" w:id="55"/>
-[...15 lines deleted...]
-      5) Семей ядролық сынақ полигонының жабылу күні – 29 тамыз;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z56" w:id="56"/>
-[...15 lines deleted...]
-      азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z57" w:id="57"/>
-[...15 lines deleted...]
-      азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z58" w:id="58"/>
-[...15 lines deleted...]
-      азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 100000 (жүз мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z59" w:id="59"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 100000 (жүз мың) теңге мөлшерінде.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 06.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 15.02.2025 бастап туындаған қатынастарға таратылады).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...81 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z98" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ардагерлерге және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бабының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
+        <w:t>8-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2349,2257 +2416,1996 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, ақшалай көмек түрінде, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарға, ақшалай көмек түрінде, жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға, ақшалай көмек түрінде, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 30 айлық есептік көрсеткіштен артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде болатын адамдарға, табыстарын есепке алмай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, 7-бабының 1) - 4) тармақшаларында көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 441</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z117" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z118" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z99" w:id="63"/>
-[...15 lines deleted...]
-      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z100" w:id="64"/>
-[...15 lines deleted...]
-      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z101" w:id="65"/>
-[...15 lines deleted...]
-      5) мүгедектігі бар адамдарға, олардың оңалту орталықтарына жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстарын есепке алмай, тоқсан сайын, 3 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z102" w:id="66"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының оқу орындарында білім алуға байланысты, оқу жылы ішінде жартыжылдықта бір рет аударылатын нақты құны бойынша оқу ақысын төлеу үшін техникалық, кәсіптік, орта білімнен кейінгі не жоғары білім (бұдан әрі - білім) алғаш рет сатып алатын адамдарға, иеленушілер болып табылатын адамдарды қоспағанда, 400 айлық есептік көрсеткіштен аспайтын мөлшерде білім беру гранттарын алушылар, мемлекеттік бюджеттен төлемдердің өзге де түрлерін алушылар:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z103" w:id="67"/>
-[...15 lines deleted...]
-      өтініш берудің алдындағы соңғы он екi айда Қостанай облысы бойынша белгіленген ең төмен күнкөрiс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың күндізгі оқу нысанындағы жастарына;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z104" w:id="68"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, жергiлiктi бюджет қаражаты есебiнен оқуын жалғастыратын халықтың әлеуметтiк жағынан әлсiз топтарына жататын күндізгі оқу нысанындағы жастарға;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келтірілген болса, әлеуметтік көмек залал келтірілген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z105" w:id="69"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасында ұсынымы бар, мүгедектігі бар адамдарға;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жан басына шаққандағы орташа табыстың шегі Қостанай облысы бойынша бір еселік ең төмен күнкөрiс деңгейi мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z106" w:id="70"/>
-[...15 lines deleted...]
-      7) мүгедектігі бар адамдарға, жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оқуға төлеуге арналған әлеуметтік көмек бір білімді алу үшін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z107" w:id="71"/>
-[...15 lines deleted...]
-      8) мүгедектігі бар адамдарға, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 50 айлық есептік көрсеткіштен артық емес;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) және 7) тармақшаларымен көзделген әлеуметтік көмек көрсетілген оқиғалар басталған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z108" w:id="72"/>
-[...15 lines deleted...]
-      9) мүгедектігі бар адамдарға, олардың санаторийлерге жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, 3 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z109" w:id="73"/>
-[...15 lines deleted...]
-      10) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкінезалал келтіруіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:bookmarkStart w:name="z130" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мереке күндер мен атаулы күндеріне орай әлеуметтік көмек алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z131" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z132" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z133" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі - АЖ) Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасында көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы фактісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) тармақшасында көрсетілген адамдар санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 441</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z155" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z156" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z157" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z158" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z159" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Мемлекеттік корпорация арқылы әлеуметтік төлемдер жасау процесіне әлеуметтік көмек көрсету жөніндегі уәкілетті мемлекеттік орган Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті органның ақпараттық жүйелері арқылы бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z160" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z141" w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәслихаттың</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2023 жылғы 17 қарашадағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98 шешіміне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...404 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы негіз болып табылады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мәслихаттың күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z124" w:id="87"/>
-[...1298 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2020 жылғы 21 қыркүйектегі № 419 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9477 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z147" w:id="127"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z147" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың "Мәслихаттың 2020 жылғы 21 қыркүйектегі № 419 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2021 жылғы 14 сәуірдегі № 33 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9871 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z148" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың "Мәслихаттың 2020 жылғы 21 қыркүйектегі № 419 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 20 сәуірдегі № 115 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27846 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z149" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың "Мәслихаттың 2020 жылғы 21 қыркүйектегі № 419 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 23 қыркүйектегі № 150 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29808 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z150" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мәслихаттың "Мәслихаттың 2020 жылғы 21 қыркүйектегі № 419 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 5 сәуірдегі № 7 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9949 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4925,31 +4731,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>