--- v0 (2025-10-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75ae535" w14:textId="75ae535">
+    <w:p w14:paraId="2209458" w14:textId="2209458">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -670,107 +670,109 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z168" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 24.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 15.02.2025 бастап туындаған қатынастарға таратылады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -825,1390 +827,1462 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Заң), Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 523</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына (бұдан әрі - Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі - мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия - мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша облыстық маңызы бар қала әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек - жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі - алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган - облыстық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым - екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі - шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс - отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері - Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі - атаулы күндер) - Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган - Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия - атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер - әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі - "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қолжеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 26 сәуір - Чернобыль апатын халықаралық еске алу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр - Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 29 тамыз - Семей ядролық сынақ полигонының жабылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 16 желтоқсан - Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мереке күндері мен атаулы күндерге әлеуметтік көмек табыстарын есепке алмай, бір рет, азаматтардың мынадай санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 100000 (жүз мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 26 сәуір - Чернобыль апатын халықаралық еске алу күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр - Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының екінші абзацында көрсетілген адамдарды қоспағанда, бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұрыс қимылдары жүргізілген басқа елдерде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне 5000000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан, не майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамындағы адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар - 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне, екінші рет некеге тұрмаған зайыбына (жұбайына) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысының мүгедектігі бар адамдарға теңестiрiлген адамның екiншi рет некеге тұрмаған жұбайына (зайыбына), сондай-ақ жалпы ауруға шалдығу, жұмыста мертігу және басқа да себептер (құқыққа қайшы келетiндердi қоспағанда) салдарынан мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған жұбайына (зайыбына) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2223,408 +2297,408 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесі санаттағы тұлғаларға, 5 айлық есептік көрсеткіш мөлшерінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 29 тамыз - Семей ядролық сынақ полигонының жабылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 16 желтоқсан - Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен ақталған Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысушылар қатарынан саяси қуғын-сүргіндер құрбандарына 200 000 (екі жүз мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z11" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z12" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ардагерлерге және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бабының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Заңның </w:t>
+        <w:t>8-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген тұлғаларды қоспағанда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2660,1772 +2734,1716 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="89"/>
+        <w:t xml:space="preserve"> көрсетілген басқа да адамдарға, ақшалай көмек түрінде, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z13" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, табыстарын есепке алмай, ай сайын, екі еселік ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
-[...15 lines deleted...]
-      5) мүгедектігі бар адамдарға, олардың оңалту орталықтарына жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстарын есепке алмай, тоқсан сайын, 4 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулез ауруынан зардап шеккен және амбулаториялық емдеудегі адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының оқу орындарында білім алуына байланысты, нақты құны бойынша оқу ақысын төлеу үшін оқу жылы ішінде жартыжылдықта бір рет аударылатын 400 айлық есептік көрсеткіштен аспайтын мөлшерде, білім беру гранттарының иегерлері, мемлекеттік бюджет төлемдерінің өзге де түрлерін алушылар болып табылатын адамдарды есептемегенде, алғашқы техникалық, кәсіптік, орта білімнен кейінгі не жоғары білім (бұдан әрі - білім) алушы адамдарға, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z171" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектігі бар адамдарға, ақшалай көмек түрінде, жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
-[...15 lines deleted...]
-      өтініш берудің алдындағы соңғы он екi айда Қостанай облысы бойынша белгіленген ең төмен күнкөрiс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың күндізгі оқу нысанындағы жастарына;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға, ақшалай көмек түрінде, дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына 1 рет, нақты шығындар мөлшерінде, 50 айлық есептік көрсеткіштен артық емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, жергiлiктi бюджет қаражаты есебiнен оқуын жалғастыратын халықтың әлеуметтiк жағынан әлсiз топтарына жататын күндізгі оқу нысанындағы жастарға;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, ақшалай көмек түрінде, оқуын аяқтау үшін, табыстарын есепке алмай, жартыжылдықта 1 рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасында ұсынымы бар, мүгедектігі бар адамдарға;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
-[...15 lines deleted...]
-      7) мүгедектігі бар адамдарға жедел емделуге, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өрт салдарын жою кезінде азаматқа (отбасына) не оның мүлкіне залал келтіруіне байланысты, бір рет, 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
-[...15 lines deleted...]
-      8) мүгедектігі бар адамдарға, тегін медициналық көмектің кепілдік көлеміне кірмейтін дәрілік заттарды сатып алуға байланысты шығындарын өтеу үшін, табыстарын есепке алмай, жылына бір рет, нақты шығындар мөлшерінде, 50 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде болатын адамдарға, табыстарын есепке алмай, бір рет, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
-[...15 lines deleted...]
-      9) дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты, табыстарын есепке алмай, бір рет, 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
-[...15 lines deleted...]
-      10) өрттің салдарын жою кезінде азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты, табыстарын есепке алмай, бір рет, 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес әлеуметтік қызметтер порталы арқылы санаторийлік-курорттық емделуді ұсынатын ұйымдарға бірінші топтағы мүгедектігі бар адамдарға оларды санаторийлік-курорттық емделуге алып жүретін адамдардың шығындарын өтеуге, бірақ бір алып жүретін адамнан артық емес, табыстарын есепке алмай, жылына 1 рет, емдеу рәсімдерін қоспағанда, тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан артық емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
-[...15 lines deleted...]
-      11) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Ұлы Отан соғысының ардагерлеріне, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, 7-бабының 1) - 4) тармақшаларында көрсетілген ардагерлерге санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде, табыстарын есепке алмай, жылына 1 рет, бірақ уәкілетті мемлекеттік орган тиісті қаржы жылына айқындайтын, мүгедектігі бар адамдардың оларды әлеуметтік қызметтер порталы арқылы жүзеге асыру барысында санаторийлік-курорттық емделу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан артық емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkStart w:name="z180" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санаторийлік-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" шешімімен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
+        <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
-[...15 lines deleted...]
-      7. Азаматтарды мұқтаждар санатына жатқызу үшін:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
-[...15 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
-[...15 lines deleted...]
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
-[...15 lines deleted...]
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
-[...15 lines deleted...]
-      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне зиян келген болса, әлеуметтік көмек зиян келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
-[...15 lines deleted...]
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жан басына шаққандағы орташа табыстың шегі Қостанай облысы бойынша ең төмен күнкөрiс деңгейiнің бір еселік мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
-[...15 lines deleted...]
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оқуға төлеуге арналған әлеуметтік көмек бір білімді алу үшін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 7) тармақшаларында көрсетілген азаматқа (отбасына) әлеуметтік көмек көрсетілген оқиғалар туындаған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әрбiр жекелеген жағдайда көрсетiлетiн әлеуметтiк көмек мөлшерiн арнайы комиссия айқындайды және оны әлеуметтiк көмек көрсету қажеттігi туралы қорытындыда көрсетедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мереке күндері мен атаулы күндерге әлеуметтік көмек алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
-[...15 lines deleted...]
-      11. Әрбiр жекелеген жағдайда көрсетiлетiн әлеуметтiк көмек мөлшерiн арнайы комиссия айқындайды және оны әлеуметтiк көмек көрсету қажеттігi туралы қорытындыда көрсетедi.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>167-бабына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+        <w:t>167-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z181" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі - АЖ) Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысанда сұрау салуды қалыптастырады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="125"/>
+        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z182" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z183" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z184" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z185" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады;</w:t>
+        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар, бірінші рет өтініш білдіргендер, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z186" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z187" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z188" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z189" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасында көрсетілген адамдар дәрігер растаған ағымдағы жылға рецептуралық бланкінің көшірмесін және кассалық және/немесе тауар чегін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:bookmarkStart w:name="z190" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
+      Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-анасы немесе заңды өкілі адамның иммун тапшылығы вирусымен ауыру фактісін растайтын құжатты ұсынады;</w:t>
+        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар оқу фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:bookmarkStart w:name="z191" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
+      Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады;</w:t>
+        <w:t xml:space="preserve"> 8), 9) тармақшаларында көрсетілген адамдар дүлей апат немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:bookmarkStart w:name="z192" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
+      Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар оңалту фактісін және жол жүру құнын растайтын құжаттарды ұсынады;</w:t>
+        <w:t xml:space="preserve"> 10) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы фактісін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:bookmarkStart w:name="z193" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 6) тармақшасының төртінші абзацында көрсетілген адамдар білім алғанын, оның құнын растайтын құжаттарды және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын ұсынады;</w:t>
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:bookmarkStart w:name="z194" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
+      Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар медициналық ұйым берген қызмет көрсетуді (жедел емдеуді) растайтын құжаттарды ұсынады;</w:t>
+        <w:t xml:space="preserve"> 13) тармақшасында көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z147" w:id="134"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 8) тармақшасында көрсетілген адамдар ағымдағы жылғы рецептуралық бланкінің дәрігер куәландырған көшірмесін және кассалық және/немесе тауарлық чекті ұсынады;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:bookmarkStart w:name="z196" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z197" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z198" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы Арқалық қаласы мәслихатының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек өтініш берген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, әлеуметтік көмекті төлеуден бас тарту, тоқтату негіздері, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4725,402 +4743,402 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="151"/>
+    <w:bookmarkStart w:name="z137" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арқалық қалалық мәслихатының күші жойылды деп танылған шешімдерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z138" w:id="152"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z138" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2020 жылғы 18 тамыздағы № 337 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9399 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z139" w:id="153"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z139" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың "Мәслихаттың 2020 жылғы 18 тамыздағы № 337 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2021 жылғы 20 қаңтардағы № 11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9727 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z140" w:id="154"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z140" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың "Мәслихаттың 2020 жылғы 18 тамыздағы № 337 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2021 жылғы 16 сәуірдегі № 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9870 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z141" w:id="155"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z141" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың "Мәслихаттың 2020 жылғы 18 тамыздағы № 337 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 29 сәуірдегі № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27888 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z142" w:id="156"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z142" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мәслихаттың "Мәслихаттың 2020 жылғы 18 тамыздағы № 337 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 19 мамырдағы № 124 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28182 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z143" w:id="157"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z143" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мәслихаттың "Мәслихаттың 2020 жылғы 18 тамыздағы № 337 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2022 жылғы 29 қыркүйектегі № 155 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29900 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z144" w:id="158"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z144" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мәслихаттың "Мәслихаттың 2020 жылғы 18 тамыздағы № 337 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 21 сәуірдегі № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9998 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5446,31 +5464,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>