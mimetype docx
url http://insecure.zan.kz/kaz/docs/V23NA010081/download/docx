--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="13cbe63" w14:textId="13cbe63">
+    <w:p w14:paraId="a9ae07e" w14:textId="a9ae07e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Қостанай қаласы мәслихатының 2023 жылғы 2 қарашадағы № 61 шешімі. Қостанай облысының Әділет департаментінде 2023 жылғы 13 қарашада № 10081 болып тіркелді. Күші жойылды-Қостанай облысы Қостанай қалалық мәслихатының 2026 жылғы 10 тамыздағы № 264 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қостанай облысы Қостанай қалалық мәслихатының 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,151 +235,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" 2023 жылғы 30 маусымдағы № 523 Қазақстан Республикасы Үкіметінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қостанай қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қостанай қалалық мәслихаттың кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -672,124 +752,127 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z173" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Қостанай қаласы мәслихатының 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z174" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -824,1439 +907,1502 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң), "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" 2023 жылғы 30 маусымдағы № 523 Қазақстан Республикасы Үкіметінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша облыстық маңызы бар қала әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – облыстық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Қостанай қаласы мәслихатының 21.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Қостанай қаласы мәслихатының 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 235</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін мерекелік және атаулы күндердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Кеңес әскерлерінің шектеулі контингентінің Ауғанстан Демократиялық Республикасынан шығарылған күні – 15 ақпан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Чернобыль апаты туралы еске алудың халықаралық күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Отан қорғаушы күні – 7 мамыр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жеңіс күні – 9 мамыр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Семей ядролық сынақ полигонының жабылу күні – 29 тамыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Тәуелсіздік күні – 16 желтоқсан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Атаулы күндер мен мереке күндеріне әлеуметтік көмек азаматтардың келесі санаттарына, табыстарын есепке алмай біржолғы көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z9" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z9" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Кеңес әскерлерінің шектеулі контингентінің Ауғанстан Демократиялық Республикасынан шығарылған күні – 15 ақпан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z10" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z10" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z11" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z11" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z12" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z12" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z13" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z13" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z14" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z14" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z15" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z15" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс кезінде әскери борышын өтеу кезінде бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z16" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z16" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z17" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z17" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Чернобыль апаты туралы еске алудың халықаралық күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z18" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z18" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z19" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z19" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z176" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z177" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z178" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z179" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Отан қорғаушы күні – 7 мамыр:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z180" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының екінші абзацында көрсетілген адамдарды қоспағанда, басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z181" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z182" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z183" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z184" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z185" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z186" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z187" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұрыс қимылдары жүргізілген басқа елдерде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z188" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жеңіс күні – 9 мамыр:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z189" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне 5000000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z190" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген адамдарға:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z191" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z192" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z193" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z194" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z195" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z196" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z197" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан, не майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамындағы адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z198" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z199" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z200" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z201" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне; екінші рет некеге тұрмаған зайыбына (жұбайына) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z46" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысының мүгедектігі бар адамдарға теңестiрiлген адамның екiншi рет некеге тұрмаған жұбайына (зайыбына), сондай-ақ жалпы ауруға шалдығу, жұмыста мертігу және басқа да себептер (құқыққа қайшы келетiндердi қоспағанда) салдарынан мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған жұбайына (зайыбына) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z47" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z48" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесі санаттағы адамдарға 50000 (елу мың) теңге мөлшерінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z49" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z50" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z51" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2271,371 +2417,384 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z52" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z53" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z54" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z55" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Семей ядролық сынақ полигонының жабылған күні – 29 тамыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z56" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z57" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z58" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z59" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z60" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Тәуелсіздік күні – 16 желтоқсан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z61" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен ақталған Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысушылар қатарынан саяси қуғын-сүргіндер құрбандарына 200 000 (екі жүз мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Қостанай облысы Қостанай қаласы мәслихатының 18.02.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 5-тармақ жаңа редакцияда - Қостанай облысы Қостанай қаласы мәслихатының 18.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 15.02.2025 бастап туындаған қатынастарға таратылады).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="59"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z203" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z204" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2710,194 +2869,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ардагерлерге және басқа де адамдарға табыстарын есепке алмай ақшалай көмек түрінде ай сайын, 3 айлық есептік көрсеткіш мөлшерінде; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z205" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның иммун тапшылығы вирусын жұқтырған балаларға, табыстарын есепке алмай, ай сайын, ең төмен күнкөріс деңгейінің екі еселік мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z206" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) туберкулезбен ауыратын және амбулаториялық емделуде жүрген адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z207" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, оқуын аяқтау үшін, табыстарын есепке алмай ақшалай көмек түрінде жартыжылдықта 1 рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z208" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мүгедектігі бар адамдарға ақшалай көмек түрінде емделуге және медициналық тексеруге, табыстарын есепке алмай, жартыжылдықта 1 рет, бірақ жылына 50 айлық есептік көрсеткіштен артық емес нақты шығындар мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z209" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) азаматқа (отбасына) не оның мүлкіне дүлей апаттың немесе өрттің салдарынан зиян келуіне байланысты, табыстарын есепке алмай, біржолғы, 100 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z210" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 15 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z211" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) бас бостандығынан айыру орындарынан босатылған адамдарға, бас бостандығынан айыру орындарынан босатылғаннан кейін пробация қызметінің есебінде тұрған адамдарға, табыстарын есепке алмай, біржолғы 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z212" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектiгі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес бiрiншi топтағы мүгедектігі бар адамдардың және оларды шипажайлық-курорттық емдеуге алып жүретін адамдардың шығындарын өтеу әлеуметтiк қызмет көрсету порталы арқылы санаторийлік-курорттық емдеудi жүзеге асыратын ұйымдарда, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына әлеуметтік қызметтер порталы арқылы мүгедектігі бар адамдарға сату кезінде санаторийлік-курорттық емдеу құнының өтемақысы ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан аспайтын, табыстарын есепке алмай бiрақ бір алып жүретін адамнан аспайтын адаммен, жылына 1 рет емдеу шараларын қоспағанда, тұруға және тамақтануға нақты шығындар мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z213" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2932,106 +3109,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) - 4) тармақшаларында көрсетілген Ұлы Отан соғысының ардагерлеріне, ардагерлерге және өзге де адамдарға, Қазақстан Республикасының шегінде санаторийлік-курорттық емделуге жылына 1 рет, табыстарын есепке алмай, жолдаманың нақты құнын өтеуге, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына әлеуметтік қызметтер порталы арқылы мүгедектігі бар адамдарға оларды сату кезінде санаторийлік-курорттық емделудің құнына өтемақы ретінде ұсынылатын кепілдік берілген сомадан аспайтын мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z214" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген санаторийлік-курорттық емделуге жолдаманың құнын өтеу жазбаша түрде заттай нысаннан бас тартқан жағдайда ұсынылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z215" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Санаторийлік-курорттық емделу орнына бару және кері қайтуға жолақысын төлеу санаторийлік-курорттық емдеуді алушының өз қаражаты есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3060,409 +3242,409 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="60"/>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z121" w:id="61"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z122" w:id="62"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z123" w:id="63"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z124" w:id="64"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z125" w:id="65"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z126" w:id="66"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z127" w:id="67"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z128" w:id="68"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z129" w:id="69"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қостанай облысы бойынша жан басына шаққандағы орташа табыстың шегі бір еселік ең төмен күнкөрiс деңгейi мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z130" w:id="70"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 7) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар туындаған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z131" w:id="71"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адамдарға емделуге және медициналық тексерілуге әлеуметтік көмек емделген және (немесе) медициналық тексерілуден өткен күннен бастап он екі айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z132" w:id="72"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z133" w:id="73"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z134" w:id="74"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z135" w:id="75"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z136" w:id="76"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z137" w:id="77"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3497,143 +3679,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша немесе Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z216" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтінішпен жүгінген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z217" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z218" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z219" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z220" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3668,50 +3859,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген, бірінші рет өтініш білдірген адамдар, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z221" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3726,50 +3919,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген, адамдар адамның иммун тапшылығы вирусы ауруын растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z222" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3784,50 +3979,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z223" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3842,50 +4039,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар білім алғаны фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z224" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3900,50 +4099,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар тағайындауды және (немесе) емделуден немесе медициналық тексеруден өтуді және емделуге және (немесе) медициналық тексеруге ақы төленгенін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z225" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3958,50 +4159,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар азаматқа (отбасына) не оның мүлкіне дүлей апаттың немесе өрттің салдарынан зиян келу фактісін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z226" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4016,50 +4219,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z227" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4074,50 +4279,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар санаторийлік-курорттық емделуге ақы төлегенін растайтын құжатты, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстар (көрсетілген қызметтер) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z228" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4132,142 +4339,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар әлеуметтік мәртебесін растайтын құжаттарды, санаторийлік-курорттық емделуге ақы төленгенін, санаторийлік-курорттық ұйым берген орындалған жұмыстар (көрсетілген қызметтер) актінсін ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z229" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z230" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z231" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z232" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4296,71 +4512,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="78"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек өтініш берілген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z158" w:id="79"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, бас тарту негіздері, әлеуметтік көмек төлеуді тоқтату, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4375,132 +4591,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z159" w:id="80"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z160" w:id="81"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z161" w:id="82"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z162" w:id="83"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4515,71 +4731,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z163" w:id="84"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4814,242 +5030,264 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="85"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қостанай қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z151" w:id="86"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қостанай қалалық мәслихатының "Әлеуметтік көмек көрсетудің, мұқтаж азаматтардың жекелеген санаттарының тізбесін белгілеудің және мөлшерлерін белгілеудің қағидаларын бекіту туралы" 2020 жылғы 28 тамыздағы № 511 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9419 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z152" w:id="87"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қостанай қалалық мәслихатының "Мәслихаттың "Әлеуметтік көмек көрсетудің, мұқтаж азаматтардың жекелеген санаттарының тізбесін белгілеудің және мөлшерлерін белгілеудің қағидаларын бекіту туралы" 2020 жылғы 28 тамыздағы № 511 шешіміне өзерістер енгізу туралы" 2022 жылғы 5 желтоқсандағы № 168 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31073 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z153" w:id="88"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қостанай қалалық мәслихатының "Мәслихаттың "Әлеуметтік көмек көрсетудің, мұқтаж азаматтардың жекелеген санаттарының тізбесін белгілеудің және мөлшерлерін белгілеудің қағидаларын бекіту туралы" 2020 жылғы 28 тамыздағы № 511 шешіміне өзерістер енгізу туралы" 2023 жылғы 14 сәуірдегі № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9972 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5371,35 +5609,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>