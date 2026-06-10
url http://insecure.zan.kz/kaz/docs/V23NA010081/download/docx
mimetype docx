--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="577c7b8" w14:textId="577c7b8">
+    <w:p w14:paraId="13cbe63" w14:textId="13cbe63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1160,54 +1160,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      3. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Қостанай қаласы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін мерекелік және атаулы күндердің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2512,1709 +2574,1793 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z99" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z100" w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, тұрмыстық қажеттіліктеріне, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>8-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 4) және 5) тармақшаларында көрсетілген адамдарды қоспағанда, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген ардагерлерге және басқа де адамдарға табыстарын есепке алмай ақшалай көмек түрінде ай сайын, 3 айлық есептік көрсеткіш мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның иммун тапшылығы вирусын жұқтырған балаларға, табыстарын есепке алмай, ай сайын, ең төмен күнкөріс деңгейінің екі еселік мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулезбен ауыратын және амбулаториялық емделуде жүрген адамдарға, табыстарын есепке алмай, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бұрын техникалық, кәсіптік, орта білімнен кейінгі немесе жоғары білім алу үшін әлеуметтік көмек алған адамдарға, оқуын аяқтау үшін, табыстарын есепке алмай ақшалай көмек түрінде жартыжылдықта 1 рет, оқудың нақты құны мөлшерінде, оқу жылы ішінде екі бөлікпен аударылатын, бірақ 400 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарға ақшалай көмек түрінде емделуге және медициналық тексеруге, табыстарын есепке алмай, жартыжылдықта 1 рет, бірақ жылына 50 айлық есептік көрсеткіштен артық емес нақты шығындар мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) азаматқа (отбасына) не оның мүлкіне дүлей апаттың немесе өрттің салдарынан зиян келуіне байланысты, табыстарын есепке алмай, біржолғы, 100 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың адамдарына, тұрмыстық қажеттіліктеріне, жылына 1 рет, 15 айлық есептік көрсеткіштен артық емес мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бас бостандығынан айыру орындарынан босатылған адамдарға, бас бостандығынан айыру орындарынан босатылғаннан кейін пробация қызметінің есебінде тұрған адамдарға, табыстарын есепке алмай, біржолғы 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектiгі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес бiрiншi топтағы мүгедектігі бар адамдардың және оларды шипажайлық-курорттық емдеуге алып жүретін адамдардың шығындарын өтеу әлеуметтiк қызмет көрсету порталы арқылы санаторийлік-курорттық емдеудi жүзеге асыратын ұйымдарда, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына әлеуметтік қызметтер порталы арқылы мүгедектігі бар адамдарға сату кезінде санаторийлік-курорттық емдеу құнының өтемақысы ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан аспайтын, табыстарын есепке алмай бiрақ бір алып жүретін адамнан аспайтын адаммен, жылына 1 рет емдеу шараларын қоспағанда, тұруға және тамақтануға нақты шығындар мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) - 4) тармақшаларында, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) - 3) тармақшаларында көрсетілген ардагерлерге және басқа де адамдарғаға, тұрмыстық қажеттіліктерге, табыстарын есепке алмай, ай сайын, 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> 1) - 4) тармақшаларында көрсетілген Ұлы Отан соғысының ардагерлеріне, ардагерлерге және өзге де адамдарға, Қазақстан Республикасының шегінде санаторийлік-курорттық емделуге жылына 1 рет, табыстарын есепке алмай, жолдаманың нақты құнын өтеуге, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына әлеуметтік қызметтер порталы арқылы мүгедектігі бар адамдарға оларды сату кезінде санаторийлік-курорттық емделудің құнына өтемақы ретінде ұсынылатын кепілдік берілген сомадан аспайтын мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) шешімімен белгіленген санаторийлік-курорттық емделуге жолдаманың құнын өтеу жазбаша түрде заттай нысаннан бас тартқан жағдайда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік-курорттық емделу орнына бару және кері қайтуға жолақысын төлеу санаторийлік-курорттық емдеуді алушының өз қаражаты есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Қостанай қаласы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z121" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z102" w:id="62"/>
-[...15 lines deleted...]
-      3) адамның иммун тапшылығы вирусын жұқтырған балаларға, табыстарын есепке алмай, ай сайын, ең төмен күнкөріс деңгейінің екі еселік мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z103" w:id="63"/>
-[...15 lines deleted...]
-      4) туберкулезбен ауыратын және амбулаториялық емделуде жүрген адамдарға, табыстарын есепке алмай, амбулаториялық емдеу кезеңіне, ай сайын, 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z104" w:id="64"/>
-[...15 lines deleted...]
-      5) мүгедектігі бар адамдарға, олардың оңалту орталықтарына жол жүруі мен кері қайтуына байланысты шығындарын өтеу үшін, табыстарын есепке алмай, тоқсан сайын, 3 айлық есептік көрсеткіштен артық емес мөлшерде;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z105" w:id="65"/>
-[...15 lines deleted...]
-      6) оқу жылы ішінде екі бөлікпен аударылатын Қазақстан Республикасында білім алуға байланысты нақты құны бойынша оқу ақысын төлеу үшін 400 айлық есептік көрсеткіштен аспайтын мөлшерде, жартыжылдықта 1 рет, бiлiм беру гранттарының иелерi, мемлекеттiк бюджет төлемдерінің өзге де түрлерiн алушылар болып табылатын тұлғаларды қоспағанда, алғашқы техникалық және кәсiптiк, орта бiлiмнен кейiнгi не жоғары бiлiм (бұдан әрi - бiлiм) алушы тұлғаларға, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z106" w:id="66"/>
-[...15 lines deleted...]
-      күндізгі оқу нысаны бойынша, өтiнiш берудің алдындағы соңғы он екi айда ең төмен күнкөрiс деңгейi шамасынан төмен жан басына шаққандағы орташа табысы бар отбасылардың жастарына;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z107" w:id="67"/>
-[...15 lines deleted...]
-      күндізгі оқу нысаны бойынша, табыстарын есепке алмай, жергiлiктi бюджет қаражаты есебiнен оқуын жалғастыратын халықтың әлеуметтiк жағынан әлсiз топтарына жататын жастарға;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z108" w:id="68"/>
-[...15 lines deleted...]
-      табыстарын есепке алмай, мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасында ұсынымы бар мүгедектігі бар адамдарға.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z109" w:id="69"/>
-[...15 lines deleted...]
-      Бір білім алу үшін оқу ақысына әлеуметтік көмек көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қостанай облысы бойынша жан басына шаққандағы орташа табыстың шегі бір еселік ең төмен күнкөрiс деңгейi мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z110" w:id="70"/>
-[...479 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="90"/>
+    <w:bookmarkStart w:name="z130" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 7) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек көрсетілген оқиғалар туындаған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z131" w:id="91"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z131" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адамдарға емделуге және медициналық тексерілуге әлеуметтік көмек емделген және (немесе) медициналық тексерілуден өткен күннен бастап он екі айдан кешіктірілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z132" w:id="92"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z132" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z133" w:id="93"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z133" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z134" w:id="94"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z134" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек оны алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z135" w:id="95"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z135" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z136" w:id="96"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z136" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z137" w:id="97"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z137" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе Мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
-[...29 lines deleted...]
-        <w:t>1-1-қосымшаға</w:t>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе Мемлекеттік корпорацияға Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша немесе Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z138" w:id="98"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
-[...9 lines deleted...]
-        <w:t>1-2-қосымшаға</w:t>
+      Жазбаша өтінішпен жүгінген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z139" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z140" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z141" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z142" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген, бірінші рет өтініш жасаған адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="103"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген, бірінші рет өтініш білдірген адамдар, өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдар адамның иммун тапшылығы вирусы ауруын растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="104"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген, адамдар адамның иммун тапшылығы вирусы ауруын растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="105"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар оңалту фактісін және жол жүру құнын растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="106"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар білім алғаны фактісін, оның құнын растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6) тармақшасының үшінші абзацында көрсетілген адамдар білім алғанын, оның құнын және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="107"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар тағайындауды және (немесе) емделуден немесе медициналық тексеруден өтуді және емделуге және (немесе) медициналық тексеруге ақы төленгенін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар тағайындауды және (немесе) емделуден немесе медициналық тексеруден өтуді және емделуге және (немесе) медициналық тексеруге ақы төленгенін растайтын құжаттарды ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="108"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар азаматқа (отбасына) не оның мүлкіне дүлей апаттың немесе өрттің салдарынан зиян келу фактісін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9) тармақшасында көрсетілген адамдар дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="109"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар өтініш берген тоқсанның алдындағы тоқсан үшін табысы туралы мәліметтерді, қайтыс болу фактісін, сондай-ақ қайтыс болуды тіркеу кезінде қайтыс болған адамды жұмыссыз ретінде тіркеу фактісін растайтын құжатты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="110"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар санаторийлік-курорттық емделуге ақы төлегенін растайтын құжатты, санаторийлік-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға берген орындалған жұмыстар (көрсетілген қызметтер) актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжатты ұсынады.</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="113"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдар әлеуметтік мәртебесін растайтын құжаттарды, санаторийлік-курорттық емделуге ақы төленгенін, санаторийлік-курорттық ұйым берген орындалған жұмыстар (көрсетілген қызметтер) актінсін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z157" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 12-тармақ жаңа редакцияда - Қостанай облысы Қостанай қаласы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек өтініш берілген айдан бастап тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z158" w:id="118"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z158" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Құжаттарды қарау тәртібі, әлеуметтік көмек көрсету мерзімдері, бас тарту негіздері, әлеуметтік көмек төлеуді тоқтату, артық төленген сомаларды қайтару және әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4229,132 +4375,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z159" w:id="119"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z159" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z160" w:id="120"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z160" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z161" w:id="121"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z161" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z162" w:id="122"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z162" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4369,71 +4515,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z163" w:id="123"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z163" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4668,242 +4814,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="124"/>
+    <w:bookmarkStart w:name="z150" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қостанай қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z151" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қостанай қалалық мәслихатының "Әлеуметтік көмек көрсетудің, мұқтаж азаматтардың жекелеген санаттарының тізбесін белгілеудің және мөлшерлерін белгілеудің қағидаларын бекіту туралы" 2020 жылғы 28 тамыздағы № 511 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9419 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z152" w:id="126"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z152" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қостанай қалалық мәслихатының "Мәслихаттың "Әлеуметтік көмек көрсетудің, мұқтаж азаматтардың жекелеген санаттарының тізбесін белгілеудің және мөлшерлерін белгілеудің қағидаларын бекіту туралы" 2020 жылғы 28 тамыздағы № 511 шешіміне өзерістер енгізу туралы" 2022 жылғы 5 желтоқсандағы № 168 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31073 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z153" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қостанай қалалық мәслихатының "Мәслихаттың "Әлеуметтік көмек көрсетудің, мұқтаж азаматтардың жекелеген санаттарының тізбесін белгілеудің және мөлшерлерін белгілеудің қағидаларын бекіту туралы" 2020 жылғы 28 тамыздағы № 511 шешіміне өзерістер енгізу туралы" 2023 жылғы 14 сәуірдегі № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9972 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5229,31 +5375,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>