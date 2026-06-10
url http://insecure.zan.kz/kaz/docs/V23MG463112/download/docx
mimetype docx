--- v0 (2025-11-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24fa1da" w14:textId="24fa1da">
+    <w:p w14:paraId="a302a2c" w14:textId="a302a2c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,52 +111,132 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы Мұнайлы аудандық мәслихатының 2023 жылғы 23 қазандағы № 6/41 шешімі. Маңғыстау облысы Әділет департаментінде 2023 жылғы 3 қарашада № 4631-12 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасының Бюджет кодексіне, Қазақстан Республикасының Әлеуметтік кодексіне, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңына және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Үлгілік қағидаларын бекіту туралы" қаулысына сәйкес, Мұнайлы аудандық мәслихаты </w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджет кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Үлгілік қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Мұнайлы аудандық мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -544,1510 +624,1818 @@
         <w:t xml:space="preserve">
       бағдарламалар басқармасы" </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мемлекеттік мекемесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мұнайлы аудандық мәслихатының 2023 жылғы 23 қазандағы № 6/41 шешіміне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z92" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...95 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мұнайлы ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - Маңғыстау облысы Мұнайлы аудандық мәслихатының 14.07.2025 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32/173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z93" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z104" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      1. Осы Мұнайлы ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі-Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z105" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша аудан әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Мұнайлы аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда айқындалған тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z100" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z99" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...343 lines deleted...]
-      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z102" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мереке күндері мен атаулы күндерге әлеуметтік көмек бір рет ақшалай нысанда, алушылардан өтініш талап етілмей келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 8 наурыз – Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған және бұрын "Батыр Ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 1 мамыр – Қазақстан халқының бірлігі мерекесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық топтағы мүгедектігі бар адамдарға, жеті жасқа дейінгі мүгедектігі бар балаларға, жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға – 110 000 (жүз он мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мамыр – Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдарға – 259 500 (екі жүз елу тоғыз мың бес жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173 000 (жүз жетпіс үш мың) теңге мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) ордендерімен және медальдарымен наградталған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4 – 6 баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аталған адамдардың отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның, сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адамдар деп танылған, қайтыс болған Ұлы Отан соғысына қатысушының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне; екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен тұлғаларға – 43 250 (қырық үш мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақы алушыларға (балаларға) – 34 600 (отыз төрт мың алты жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 1 қазан – Қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 (жетпіс) жастан асқан зейнеткерлерге – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 16 желтоқсан – Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан тұлғаларға – 216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5 тармақ жаңа редакцияда - Маңғыстау облысы Мұнайлы аудандық мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек жылына бір рет өтініш берілген айдан бастап келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келгенде, осы жағдай туындаған сәттен бастап он екі айдың ішінде, табысын есепке алмай – 450 000 (төрт жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келгенде, осы жағдай туындаған сәттен бастап он екі айдың ішінде, табысын есепке алмай – 450 000 (төрт жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар аурулары (қатерлі ісіктер, туберкулез, адамның иммунитет тапшылығы вирусын тудыратын ауру) бар, мемлекеттік жәрдемақы алмайтын тұлғаларға, табыстарын есепке алмай – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейінен төмен өтініш берген тоқсан алдындағы жан басына шаққандағы орташа табысы бар тұлғаларға - 50 (елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6 тармақ жаңа редакцияда - Маңғыстау облысы Мұнайлы аудандық мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Қазақстан Республикасының аумағында санаторийлік-курорттық емделуге әлеуметтік көмек өтініші бойынша жылына 1 рет, табыстарын есепке алмай, келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, олардың жесiрлерiне, қаза тапқан әскери қызметшілердің отбасыларына, 1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға, тылда еңбек еткен және әскери қызмет өткерген адамдарға (мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасы бойынша санаторийлік-курорттық емдеу тағайындалған осы санаттарға сәйкес келетін адамдар екі жеңілдіктің біреуін таңдайды) санаторийлік-курорттық емделуге, бірақ халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдік берілген сомадан артық емес және темір жол көлігінде жол жүру құнын төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші топтағы мүгедектігі бар адамды (заңнамаға сәйкес жұмыс берушінің кінәсінан жұмыста мертіккен немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда, абилитациялау мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметі бар) санаторийлік-курорттық емдеуге алып жүретін адамның уәкілетті мемлекеттік орган айқындайтын, санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде жылына 1 рет, табыстарын есепке алмай, санаторийлік-курорттық ұйымда болу құнын жергілікті атқарушы органдардан өтетіп алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1 тармақпен толықтырылды - Маңғыстау облысы Мұнайлы аудандық мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...849 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z95" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...29 lines deleted...]
-    </w:p>
+      7. Әлеуметтік көмек көрсету тәртібі, әлеуметтік көмекті алу үшін ұсынылатын құжаттар тізбесі, әлеуметтік көмек көрсетуден бас тарту, әлеуметтік көмекті тоқтату және қайтару негіздері Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z96" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2102,68 +2490,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z97" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2333,242 +2723,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 6/41 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="8"/>
+    <w:bookmarkStart w:name="z88" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мұнайлы аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z89" w:id="9"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z89" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидасын бекіту туралы" Мұнайлы аудандық мәслихатының 2021 жылғы 16 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4503 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z90" w:id="10"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z90" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мұнайлы аудандық мәслихатының 2021 жылғы 16 сәуірдегі №3/21 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Мұнайлы аудандық мәслихатының 2022 жылғы 10 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№15/97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 26883 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z91" w:id="11"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z91" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мұнайлы аудандық мәслихатының 2021 жылғы 16 сәуірдегі №3/21 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Мұнайлы аудандық мәслихатының 2022 жылғы 6 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23/143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 30267 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2894,31 +3284,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>