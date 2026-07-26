--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a302a2c" w14:textId="a302a2c">
+    <w:p w14:paraId="67707fd" w14:textId="67707fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2910,55 +2910,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3284,31 +3284,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>