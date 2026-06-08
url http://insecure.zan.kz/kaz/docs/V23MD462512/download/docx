--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da2a9ac" w14:textId="da2a9ac">
+    <w:p w14:paraId="077c30d" w14:textId="077c30d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -335,51 +335,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Қарақия аудандық  мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      Қарақия аудандық мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -547,299 +547,130 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...17 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">Қарақия аудандық </w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">мәслихатының </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қарақия аудандық мәслихатының</w:t>
+              <w:t xml:space="preserve">2023 жылғы </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">17 қазандағы </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы 17 қазандағы</w:t>
+              <w:t xml:space="preserve">№ 7/74 шешіміне </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t>№ 7/74 шешіміне 1 қосымша</w:t>
+              <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Қарақия ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының  тізбесін айқындаудың Қағидалары</w:t>
       </w:r>
     </w:p>
@@ -894,51 +725,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қарақия ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодексіне және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 қаулысына (бұдан әрі-Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды. </w:t>
+      1. Осы Қарақия ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі-Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
@@ -1233,1143 +1104,1369 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабының 1-тармағының 2)тармақшасында, 11-бабының 1-тармағының 2) тармақшасында, 12-бабының 1-тармағының 2) тармақшасында, 13-бабының 2) тармақшасында, 17-бабында көзделген әлеуметтік қолдау шаралары осы Қағидаларда айқындалған тәртіппен көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда айқындалған тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      4. Әлеуметтік көмек бір рет және жылына бір рет, өтініш берілген айдан бастап жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармақ жаңа редакцияда - Маңғыстау облысы Қарақия аудандық мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38/310</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Мереке күндері мен атаулы күндерге әлеуметтік көмек бір рет ақшалай нысанда келесі санаттағы азаматтарға көрсетіледі:</w:t>
+        <w:t xml:space="preserve">
+      5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мереке күндері мен атаулы күндерге әлеуметтік көмек күнтізбелік бір жылда бір рет ақшалай нысанда келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 8 наурыз – Халықаралық әйелдер күні: </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған және бұрын "Батыр Ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 1 мамыр – Қазақстан халқының бірлігі мерекесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық топтағы мүгедектігі бар адамдарға, жеті жасқа дейінгі мүгедектігі бар балаларға, жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға – 110 000 (бір жүз он мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мамыр – Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдарға – 259 500 (екі жүз елу тоғыз мың бес жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге -259 500 (екі жүз елу тоғыз мың бес жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысының қатысушыларына теңестірілген адамдарға – 216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне -216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) ордендерімен және медальдарымен наградталған адамдарға - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-6 баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аталған адамдардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның, сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне; екінші рет некеге тұрмаған зайыбына (жұбайына) - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударған (өз еркімен кеткен) адамдарға - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен тұлғаларға – 43 250 (қырық үш мың екі жүз елу) теңге мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақы алушыларға (балаларға) - 34 600 (отыз төрт мың алты жүз) теңге мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 1 қазан – Қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 (жетпіс) жастан асқан зейнеткерлерге – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 16 желтоқсан – Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жаппай саяси қуғын-сүргiндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан тұлғаларға – 200 000 (екі жүз мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5 тармақ жаңа редакцияда - Маңғыстау облысы Қарақия аудандық мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38/310</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек жылына бір рет келесі санаттағы азаматтардың өтініші бойынша көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған және бұрын "Батыр Ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келгенде, осы жағдай туындаған сәттен бастап алты айдың ішінде, өтініші бойынша, 1 рет, табысын есепке алмай – 450 000 (төрт жүз елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік маңызы бар аурулары (қатерлі ісіктер, туберкулез, адамның иммунитет тапшылығы вирусын тудыратын ауру) бар, мемлекеттік жәрдемақы алмайтын тұлғаларға, жылына 1 рет, табыстарын есепке алмай – 100 000 (бір жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар тұлғаларға, жылына 1 рет – 50 000 (елу мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6 тармақ жаңа редакцияда - Маңғыстау облысы Қарақия аудандық мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38/310</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Қазақстан Республикасы аумағында санаторлық-курорттық емделуге әлеуметтік көмек келесі санаттағы азаматтардың арызы бойынша, табыстарын есепке алмай, жылына бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      барлық топтағы мүгедектігі бар адамдарға, жеті жасқа дейінгі мүгедектігі бар балаларға, жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға - 5 (бес) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, олардың жесiрлерiне, қаза тапқан әскери қызметшілердің отбасыларына, 1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға, тылда еңбек еткен және әскери қызмет өткерген адамдарға (бұл ретте, егер аталған адамдар бір мезгілде мүгедектер санатына жататын болса, қамтамасыз ету олардың таңдауы бойынша бір ғана негізде жүзеге асырылады) санаториялық-курорттық емделуге, бірақ кепілдік берілген сомадан артық емес және темір жол көлігінде жол жүру құнын төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші топтағы мүгедектігі бар адамды санаторийлік-курорттық емдеуге алып жүретін адамның уәкілетті мемлекеттік орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде, санаторийлік-курорттық ұйымда болу құнын жергілікті атқарушы органдардан өтетіп алуға құқығы бар (жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1 тармақпен толықтырылды - Маңғыстау облысы Қарақия аудандық мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38/310</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...15 lines deleted...]
-      2) 1 мамыр – Қазақстан халқының бірлігі мерекесі: </w:t>
+    <w:bookmarkStart w:name="z79" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әлеуметтік көмек көрсетудің тәртібі, әлеуметтік көмекті алу үшін ұсынылатын құжаттар тізбесі, әлеуметтік көмек көрсетуден бас тарту, әлеуметтік көмекті тоқтату және қайтару негіздері Үлгілік қағидалардың 3-тарауында келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      барлық топтағы мүгедектігі бар адамдарға, жеті жасқа дейінгі мүгедектігі бар балаларға, жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмек ұсынуға шығыстарды қаржыландыру ауданның бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...15 lines deleted...]
-      3) 7 мамыр- Отан қорғаушы күні: </w:t>
+    <w:bookmarkStart w:name="z81" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Мемлекеттік корпорацияға әлеуметтік көмек сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      жеті жасқа дейінгі мүгедектігі бар балаларға, жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға - 5 (бес) айлық есептік көрсеткіш мөлшерінде; </w:t>
+    <w:bookmarkStart w:name="z82" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...15 lines deleted...]
-      4) 9 мамыр – Жеңіс күні:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...868 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2539,362 +2636,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 7/74 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="81"/>
+    <w:bookmarkStart w:name="z81" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарақия аудандық мәслихатының  күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z82" w:id="82"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z82" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Қарақия аудандық мәслихатының 2021 жылғы 29 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2/18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4488 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z83" w:id="83"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z83" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қарақия аудандық мәслихатының 2021 жылғы 29 наурыздағы № 2/18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Қарақия аудандық мәслихатының 2021 жылғы 27 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/114</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 26464 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z84" w:id="84"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z84" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қарақия аудандық мәслихатының 2021 жылғы 29 наурыздағы № 2/18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Қарақия аудандық мәслихатының 2022 жылғы 30 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 28810 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z85" w:id="85"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қарақия аудандық мәслихатының 2021 жылғы 29 наурыздағы № 2/18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Қарақия аудандық мәслихатының 2022 жылғы 19 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 29813 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z86" w:id="86"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қарақия аудандық мәслихатының 2021 жылғы 29 наурыздағы № 2/18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Қарақия аудандық мәслихатының 2022 жылғы 28 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20/197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 31044 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z87" w:id="87"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z87" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қарақия аудандық мәслихатының 2021 жылғы 29 наурыздағы № 2/18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Қарақия аудандық мәслихатының 2023 жылғы 26 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4/29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4571-12 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3220,31 +3317,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>