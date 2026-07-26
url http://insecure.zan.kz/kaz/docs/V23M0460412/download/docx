--- v0 (2025-10-06)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="211bc3b" w14:textId="211bc3b">
+    <w:p w14:paraId="04d1947" w14:textId="04d1947">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -211,134 +211,207 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Маңғыстау облыстық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы шешімнің қосымшасына сәйкес Маңғыстау облысының ауылдық жерлеріне және кенттеріне, аудандық және облыстық маңызы бар қалаларына жұмыс істеу үшін жіберілген медицина және фармацевтика қызметкерлеріне әлеуметтік қолдау көрсетудің тәртібі мен мөлшері айқындалсын.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Маңғыстау облысының ауылдық жерлеріне және кенттеріне, аудандық және облыстық маңызы бар қалаларына жұмыс істеу үшін жіберілген медицина және фармацевтика қызметкерлеріне әлеуметтік қолдау көрсетудің тәртібі мен мөлшері айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Маңғыстау облыстық  мәслихатының төрағасыЖ. Матаев</w:t>
+              <w:t>      Маңғыстау облыстық  мәслихатының төрағасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ж. Матаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -388,181 +461,71 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңғыстау облыстық мәслихатының</w:t>
+              <w:t xml:space="preserve">Маңғыстау облыстық мәслихатының </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 27 қыркүйектегі</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t>№ 5/46 шешіміне қосымша/</w:t>
+              <w:t xml:space="preserve"> № 5/46 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маңғыстау облысының ауылдық жерлеріне және кенттеріне, аудандық және облыстық маңызы бар қалаларына жұмыс істеу үшін жіберілген медицина және фармацевтика қызметкерлеріне әлеуметтік қолдау көрсетудің тәртібі мен мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
@@ -577,51 +540,51 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Маңғыстау облыстық мәслихатының 30.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 – тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1072,544 +1035,542 @@
         <w:t>
       9.Үміткерлер әлеуметтік қолдау алу конкурсына қатысу үшін уәкілетті органға келесі құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)жеке куәлігінің көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)жоғары кәсіптік білімі туралы дипломның көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3)еңбек қызметін растайтын құжаттың көшірмесін (Қазақтан Республикасының Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)Маңғыстау облысының мемлекеттік денсаулық сақтау ұйымына жұмысқа қабылдау туралы бұйрықтың көшірмесін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      4)Маңғыстау облысының мемлекеттік денсаулық сақтау ұйымына жұмысқа қабылдау туралы бұйрықтың көшірмесін.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.Әлеуметтік қолдау көрсету туралы құжаттарды қарау уәкілетті органмен құрылған комиссиямен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      10.Әлеуметтік қолдау көрсету туралы құжаттарды қарау уәкілетті органмен құрылған комиссиямен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің саны кемінде бес адамды құрауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      Комиссия мүшелерінің саны кемінде бес адамды құрауы тиіс.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы уәкілетті орган басшысының орынбасарынан төмен емес тұлға болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      Комиссия төрағасы уәкілетті орган басшысының орынбасарынан төмен емес тұлға болып табылады.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы комиссия мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      Комиссия хатшысы комиссия мүшесі болып табылмайды.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.Комиссия келесі функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      11.Комиссия келесі функцияларды жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)үміткерлердің ұсынылған құжаттарын қарайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      1)үміткерлердің ұсынылған құжаттарын қарайды;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)әлеуметтік қолдау көрсету немесе көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      2)әлеуметтік қолдау көрсету немесе көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.Комиссия үміткерлердің ұсынған құжаттарын қарайды және он бес жұмыс күні ішінде шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      12.Комиссия үміткерлердің ұсынған құжаттарын қарайды және он бес жұмыс күні ішінде шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.Біржолғы төлем өтініш, комиссия шешімі және жұмыс берушінің қызметкермен жасақталған еңбек шарты негізінде екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиялары бар ұйымдар арқылы қызметкерлердің жеке шоттарына аудару жолымен комиссиямен шешім қабылданған сәттен бастап отыз күнтізбелік күн ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      13.Біржолғы төлем өтініш, комиссия шешімі және жұмыс берушінің қызметкермен жасақталған еңбек шарты негізінде екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиялары бар ұйымдар арқылы қызметкерлердің жеке шоттарына аудару жолымен комиссиямен шешім қабылданған сәттен бастап отыз күнтізбелік күн ішінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган үш жұмыс күні ішінде комиссияның қабылдаған шешімі жөнінде қызметкерлерді және жұмыс берушілерді хабарландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      Уәкілетті орган үш жұмыс күні ішінде комиссияның қабылдаған шешімі жөнінде қызметкерлерді және жұмыс берушілерді хабарландырады.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14.Жұмыс беруші әлеуметтік қолдау көрсету туралы комиссия шешімі қабылданған сәттен бастап 10 (он) жұмыс күні ішінде әлеуметтік қолдау көрсету туралы комиссияның оң шешімін алған қызметкермен жұмыс берушіде әлеуметтік қолдауды жұмыспен өтеу талабымен еңбек шартын (еңбек шартына қосымша келісімді) жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      14.Жұмыс беруші әлеуметтік қолдау көрсету туралы комиссия шешімі қабылданған сәттен бастап 10 (он) жұмыс күні ішінде әлеуметтік қолдау көрсету туралы комиссияның оң шешімін алған қызметкермен жұмыс берушіде әлеуметтік қолдауды жұмыспен өтеу талабымен еңбек шартын (еңбек шартына қосымша келісімді) жасасады.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.Қызметкерлермен еңбек шарты мерзімінен бұрын бұзылған жағдайда, жұмыс беруші уәкілетті органды еңбек шарты бұзылған сәттен бастап үш жұмыс күнінен кешіктірмей хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      15.Қызметкерлермен еңбек шарты мерзімінен бұрын бұзылған жағдайда, жұмыс беруші уәкілетті органды еңбек шарты бұзылған сәттен бастап үш жұмыс күнінен кешіктірмей хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.Жұмыс берушімен еңбек шарты мерзімінен бұрын бұзылған жағдайда, қызметкер еңбек шарты бұзылған сәттен бастап күнтізбелік отыз күн ішінде төленген әлеуметтік қолдау сомасын ерікті түрде қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      16.Жұмыс берушімен еңбек шарты мерзімінен бұрын бұзылған жағдайда, қызметкер еңбек шарты бұзылған сәттен бастап күнтізбелік отыз күн ішінде төленген әлеуметтік қолдау сомасын ерікті түрде қайтарады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қайтару сомасы әлеуметтік қолдауды жұмыс берушіде жұмыспен өтеу уақытына тепе-тең есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      Бұл ретте қайтару сомасы әлеуметтік қолдауды жұмыс берушіде жұмыспен өтеу уақытына тепе-тең есептеледі.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.Төленген әлеуметтік қолдау сомасын қызметкермен осы Тәртіпте көзделген мерзімдерде ерікті түрде қайтарудан бас тартылған жағдайда, уәкілетті орган Қазақстан Республикасының қолданыстағы заңнамасында белгіленген тәртіппен сотқа талап қою арқылы бұрын аударылған бюджет қаражаттарын облыстық бюджеттің кірісіне қайтару бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      17.Төленген әлеуметтік қолдау сомасын қызметкермен осы Тәртіпте көзделген мерзімдерде ерікті түрде қайтарудан бас тартылған жағдайда, уәкілетті орган Қазақстан Республикасының қолданыстағы заңнамасында белгіленген тәртіппен сотқа талап қою арқылы бұрын аударылған бюджет қаражаттарын облыстық бюджеттің кірісіне қайтару бойынша шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.Қызметкер әлеуметтік қолдауды алу кезінде жұмыс жасаған медициналық ұйымында әлеуметтік қолдауды жұмыспен өтеуі қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      18.Қызметкер әлеуметтік қолдауды алу кезінде жұмыс жасаған медициналық ұйымында әлеуметтік қолдауды жұмыспен өтеуі қажет.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте уәкілетті органмен өндірістік қажеттілікке байланысты қызметкерді Маңғыстау облысы шегінде ауылдық жерлерде және кенттерде, аудандық және облыстық маңызы бар қалаларда орналасқан бір медициналық ұйымнан басқасына ауыстыру туралы шешім қабылдаған жағдайда қызметкерге көрсетілген әлеуметтік қолдау сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      Бұл ретте уәкілетті органмен өндірістік қажеттілікке байланысты қызметкерді Маңғыстау облысы шегінде ауылдық жерлерде және кенттерде, аудандық және облыстық маңызы бар қалаларда орналасқан бір медициналық ұйымнан басқасына ауыстыру туралы шешім қабылдаған жағдайда қызметкерге көрсетілген әлеуметтік қолдау сақталады.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай жағдайда басқа елді мекенде орналасқан медициналық ұйымға ауысқаны үшін әлеуметтік қолдау қайтадан көрсетілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1935,31 +1896,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>