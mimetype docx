--- v0 (2025-10-14)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c182152" w14:textId="c182152">
+    <w:p w14:paraId="ac3ff3f" w14:textId="ac3ff3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -574,133 +574,125 @@
               </w:rPr>
               <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z188" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – Қарағанды облысы Шет аудандық мәслихатының 24.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19/170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі-Қағидалар) Қазақстан Республикасы Әлеуметтік </w:t>
+      1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі-Қағидалар) Қазақстан Республикасы Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы "Ардагерлер туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -719,372 +711,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі – Үлгілік қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсету, оның мөлшерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда қолданылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1219,1152 +1211,1254 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Үлгілік қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жылына 1 рет әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z190" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z191" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z192" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты жою күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z193" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z194" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z195" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) 30 тамыз - Қазақстан Республикасының Конституциясы күні;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 қазан – Қарттар күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) 25 қазан – Республика күні;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z177" w:id="35"/>
-[...15 lines deleted...]
-      10) 16 желтоқсан – Тәуелсіздік күні.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан – Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z199" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z200" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 02.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22/200</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve">Ескерту. 5-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелiк және арнайы комиссиялар өз қызметiн Қарағанды облысының ЖАО бекiтетiн ереженiң негiзiнде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мереке күндері мен атаулы күндерге әлеуметтік көмек азаматтардың мынадай санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингенті шығарылған күніне орай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z202" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z203" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z204" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z205" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z206" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z207" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z208" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z209" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z33" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттер аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z34" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күніне орай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z35" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z36" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төрт және одан да көп кәмелетке толмаған балалары, оның ішінде кәмелеттік жасқа толғаннан кейін оқу орындарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, жоғары оқу орындарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z37" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Чернобыль атом электр станциясындағы апатты жою күніне орай – 26 сәуір:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z38" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z39" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z40" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z41" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z210" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z211" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушылар күніне орай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z212" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z213" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z46" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z178" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z47" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z48" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр - Жеңіс күніне орай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z49" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z50" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z51" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z52" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z53" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z54" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z55" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z56" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z57" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z58" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z59" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z60" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z61" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Қазақстан Республикасының "Ардагерлер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2379,1344 +2473,1798 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z62" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы тұлғалардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z63" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z64" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z65" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z66" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z67" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне орай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z68" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жаппай саяси қуғын-сүргін құрбандарына, саяси қуғын-сүргіннен зардап шеккен адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
-[...15 lines deleted...]
-      8) 30 тамыз - Қазақстан Республикасының Конституциясы күніне орай:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 қазан - Қарттар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkStart w:name="z70" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетпіс бес және одан жоғары жастағы зейнеткерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z71" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдардың құқығын қорғау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z72" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z73" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       он сегіз жасқа дейінгі мүгедектігі бар балаларға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
-[...15 lines deleted...]
-      жетпіс бес және одан жоғары жастағы зейнеткерлерге;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Тәуелсіздік күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkStart w:name="z75" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғалар ішінен саяси қуғын-сүргін құрбандарына;</w:t>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғалар ішінен саяси қуғын-сүргін құрбандарына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
-[...15 lines deleted...]
-      Қаулыға сәйкес атаулы әлеуметтік көмек алуға құқығы бар көп балалы отбасыларды қоспағанда, Шет ауданының мемлекеттік мектепке дейінгі білім беру ұйымдарында оқитын төрт және одан да көп кәмелетке толмаған балалары бар көп балалы отбасылары - мектепке дейінгі білім беру ұйымдарында уәкілетті орган бекіткен ата-аналық төлем құнының 50%.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z79" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z80" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z81" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z82" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z83" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z84" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Қарағанды облысы Шет аудандық мәслихатының 02.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22/200</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve">Ескерту. 8-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...135 lines deleted...]
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тиісті қаржы жылына Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын жан басына шаққандағы орташа табысы болған кезде біржолғы әлеуметтік көмек – 15 (он бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пробация қызметінің есебінде тұрған адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылғандарға, босатылған күннен бастап үш айдан кешіктірмей берілген анықтама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі қызмет көрсете алмайтын адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z165" w:id="105"/>
-[...15 lines deleted...]
-      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек көрсету үшін отбасының жан басына шаққандағы орташа табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы №181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде есептеледі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №32609 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z166" w:id="106"/>
-[...15 lines deleted...]
-      9. Әлеуметтік көмек азаматтардың санаттарына ең төменгі күнкөріс деңгейінің бір жарым еселенген мөлшерінен аспайтын адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, мынадай негіздер бойынша бір мезгілде ұсынылады:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа табысы есептік кезеңдегі (алдыңғы тоқсан) отбасының жиынтық табысын осы кезеңдегі айлар санына (үш ай) және отбасы мүшелерінің санына бөлу арқылы есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z167" w:id="107"/>
-[...15 lines deleted...]
-      жетімдік және ата-ана қамқорлығының болмауы;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қарағанды облысының денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Облыстық фтизиопульмонология орталығы" КМК ұсынатын тізім негізінде туберкулезбен ауыратын тұлғалар, сондай-ақ АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балаларды қоспағанда, әлеуметтік маңызы бар ауру болған жағдайда, Қазақстан Республикасы Денсаулық сақтау министрінің 2025 жылғы 21 қазандағы №112 бұйрығымен бекітілген әлеуметтік маңызы бар аурулар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, әлеуметтік көмек Қазақстан Республикасының тиісті қаржы жылына арналған заңнамасына сәйкес белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы бар тұлғаға жылына 1 (бір) рет, 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z168" w:id="108"/>
-[...15 lines deleted...]
-      әлеуметтік мәні бар аурудың болуы;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті қаржы жылының Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы болған кезде, жалғыз тұрғынжай ретінде Шет ауданында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, жасы бойынша зейнеткерлерге, 1 және 2 топтағы мүгедектігі бар адамдарға, асыраушысынан айырылу жағдайы бойынша мемлекеттік жәрдемақы алатын азаматтар сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) қатты отын сатып алуға әлеуметтік көмек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z169" w:id="109"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің мөлшері өтініш берушінің қызмет көрсетушілердің шоттарын көрсете отырып, қатты отын сатып алуға байланысты, бірақ жылыту маусымында 1 (бір) рет 16 (он алты) айлық есептік көрсеткіштен аспайтын нақты шығындарына қарай айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z170" w:id="110"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде болу-өмірлік қиын жағдай туындаған күннен бастап алты ай ішінде;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторий-курорттық емделуге әлеуметтік көмек 70 жас және одан жоғары жастағы зейнеткерлерге (әзірленген жеке абилитация және оңалту бағдарламасына сәйкес санаторий-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда), тұлғаның (отбасының) жан басына шаққандағы орташа табысы Қазақстан Республикасының тиісті қаржы жылына арналған заңнамасына сәйкес белгіленген ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінен аспаған жағдайда, жылына 1 (бір) рет, халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын мүгедектігі бар адамдар үшін белгіленген кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде санаторий-курорттық ұйымда 12 күнге дейін болу мерзіміне беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z171" w:id="111"/>
-[...15 lines deleted...]
-      жалғыз тұрғынжай ретінде Шет ауданында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, жасы бойынша зейнеткерлерге, мүгедектігі бар адамдарға, асыраушысынан айырылу жағдайы бойынша мемлекеттік жәрдемақы алатын азаматтар сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) жылу беру маусымына 16 (он алты) айлық есептік көрсеткіш мөлшерінде қатты отынды тұтынуға ақы төлеуге;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек санаторий-курорттық емделуді алған күннен бастап екі айдан кешіктірмей, нақты жұмсалған шығындар шегінде, төмендегі құжаттар қоса тіркелген өтініш негізінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z172" w:id="112"/>
-[...15 lines deleted...]
-      орталықтандырылған жылу жүйесіне қосылған мемлекеттік тұрғын үй қорынан берілген тұрғынжайды жалдаушыларға (жалға алушыларға) жылу беру маусымында ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде жылуды тұтынуға ақы төлеуге;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z1773" w:id="113"/>
-[...25 lines deleted...]
-        <w:t>ауыр материалдық жағдайға байланысты өмірлік қиын жағдайға тап болған адамдарға (отбасыларға).</w:t>
+    <w:bookmarkStart w:name="z98" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z174" w:id="114"/>
+    <w:bookmarkStart w:name="z99" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табыс ескеріле отырып көрсетілетін санаттар үшін адамның (отбасының) табысы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z100" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z217" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы шоттың нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z218" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік -курорттық емделу орнына дейiн және керi қайту жолының құнын төлеу санаторлық-курорттық емделудi алушының өз қаражаты есебiнен жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әлеуметтік көмек мына тегін қызметтер және ақшалай төлемдер түрінде табысын есепке алусыз азаматтардың мына жекелеген санаттарына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балаларға ай сайын ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде әлеуметтік көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z179" w:id="120"/>
+    <w:bookmarkStart w:name="z106" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарағанды облысының денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Облыстық фтизиопульмонология орталығы" КМК ұсынатын тізім негізінде туберкулезбен ауыратын тұлғаларға бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде әлеуметтік көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z107" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жан басына шаққандағы орташа табысты есептемегенде, жылына 1 (бір) рет, бірінші топтағы мүгедектігі бар адамдарды санаторийлік-курорттық емдеуге (жұмыс берушінің кінәсінен еңбек жарақатын немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда, заңнамаға сәйкес абилитация мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметі бар) Қазақстан Республикасының шегінде, санаторийлік-курорттық ұйымда болу құнын нақты шығындар сомасы мөлшерінде өтеу түрінде әлеуметтік көмек, бірақ халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдік берілген соманың 70 (жетпіс) пайызынан аспауға тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z108" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек санаторий-курорттық емделуді алған күннен бастап екі айдан кешіктірмей, нақты жұмсалған шығындар шегінде, төмендегі құжаттар қоса тіркелген өтініш негізінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z109" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z110" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы шоттың нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік -курорттық емделу орнына дейiн және керi қайту жолының құнын төлеу санаторлық-курорттық емделудi алушының өз қаражаты есебiнен жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматқа (отбасына) не оның мүлкіне дүлей зілзала салдарынан залал келтірілген кезде – жағдай туындаған сәттен бастап алты ай ішінде тұрғын үй (тұрғын үй құрылысы) иелерінің біріне бір мезгілде 100 (жүз) айлық есептік көрсеткіш мөлшерінде әлеуметтік көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматқа (отбасына) не оның мүлкіне өрт салдарынан залал келтірілген кезде – жағдай туындаған сәттен бастап алты ай ішінде тұрғын үй (тұрғын үй құрылысы) иелерінің біріне бір мезгілде 150 (жүз елу) айлық есептік көрсеткіш мөлшерінде әлеуметтік көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санаторлық-курорттық емделуге әлеуметтік көмек ардагерлерге (әзірленген жеке абилитация және оңалту бағдарламасына сәйкес санаторий-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда) "Ардагерлер туралы" Заңның 3-бабының 1-тармағына сәйкес санаторлық-курорттық емделуге жұмсалған шығындарды өтеуге жылына 1 рет 14 күннен аспайтын, бірақ халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын мүгедектігі бар адамдар үшін белгіленген санаторлық-курорттық емдеудің кепілдік берілген сомасынан аспайтын мөлшерде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек санаторий-курорттық емделуді алған күннен бастап екі айдан кешіктірмей, нақты жұмсалған шығындар шегінде, төмендегі құжаттар қоса тіркелген өтініш негізінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы шоттың нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік -курорттық емделу орнына дейiн және керi қайту жолының құнын төлеу санаторлық-курорттық емделудi алушының өз қаражаты есебiнен жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z123" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді төлеуге әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z124" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z180" w:id="121"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z125" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z181" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылардың, қоныс аудару күнінде құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймағынан қоныс аударылғандардың (өз еркімен кеткендердің) және Қазақстан Республикасына қоныстанғандардың қатарындағы адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына, "Азаматтарға арналған үкімет" Мемлекеттік корпорациясының тізімі негізінде жылына 1 (бір) рет 12 (он екі) айлық есептік көрсеткіш мөлшерінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа" және "Күміс алқа" алқаларымен марапатталған көп балалы аналарға және мемлекеттік мектепке дейінгі білім беру мекемелерінде тәрбиеленіп, оқитын балалары бар көп балалы отбасыларға ақшалай төлем түріндегі әлеуметтік көмек мемлекеттік органдардың ақпараттық жүйелерінен алынған ақпарат негізінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем күнтізбелік жылда бір рет (ағымдағы жылдың қазан айындағы жағдай бойынша) әрбір балаға 10 (он) айлық есептік көрсеткіш мөлшерінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - Қарағанды облысы Шет аудандық мәслихатының 02.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22/200</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="125"/>
+    <w:bookmarkStart w:name="z126" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді органдар облыс ЖАО-мен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z127" w:id="126"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z127" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әрбір жеке жағдайда көрсетілетін әлеуметтік көмектің мөлшерін арнайы комиссия айқындайды және оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z128" w:id="127"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z128" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z129" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z129" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z176" w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z176" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z131" w:id="130"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z131" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z132" w:id="131"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z132" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3731,472 +4279,584 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z133" w:id="132"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z133" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z134" w:id="133"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z134" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z135" w:id="134"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z135" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z136" w:id="135"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z136" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z137" w:id="136"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z137" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z138" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Шет ауданының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z139" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z140" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z220" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z141" w:id="140"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z221" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 16-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z142" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z223" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z224" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z140" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z225" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z147" w:id="146"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z226" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осы Қағидалардың 8-тармағының </w:t>
+        <w:t xml:space="preserve"> осы Үлгілік қағидалардың 8-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z148" w:id="147"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z143" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="148"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z144" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4211,371 +4871,587 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z150" w:id="149"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 17-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z151" w:id="150"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z151" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек көрсету мониторингі мен есепке алуды уәкілетті орган "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z152" w:id="151"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z152" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z153" w:id="152"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z153" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z154" w:id="153"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z154" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z155" w:id="154"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z155" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z156" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z148" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 22-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z229" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z230" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 23-тармақ жаңа редакцияда - Қарағанды облысы Шет аудандық мәслихатының 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z162" w:id="161"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z162" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z163" w:id="162"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z163" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z164" w:id="163"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z164" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4680,482 +5556,482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 6/63</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="164"/>
+    <w:bookmarkStart w:name="z112" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шет аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z113" w:id="165"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z113" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарағанды облысы Шет аудандық мәслихатының 2014 жылғы 25 қарашадағы №26/223 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2892 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z114" w:id="166"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z114" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарағанды облысы Шет аудандық мәслихатының 2015 жылғы 22 желтоқсандағы №36/309 "Шет аудандық мәслихатының 2014 жылғы 25 қарашадағы ХХVI сессиясының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" №26/223 шешіміне өзгеріс және толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3631 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z115" w:id="167"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z115" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қарағанды облысы Шет аудандық мәслихатының 2016 жылғы 23 маусымдағы №4/31 "Шет аудандық мәслихатының 2014 жылғы 25 қарашадағы ХХVI сессиясының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" №26/223 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3893 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z116" w:id="168"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z116" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қарағанды облысы Шет аудандық мәслихатының 2017 жылғы 16 қазандағы №16/129 "Аудандық мәслихатының 2014 жылғы 25 қарашадағы №26/223 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4422 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z117" w:id="169"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z117" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қарағанды облысы Шет аудандық мәслихатының 2018 жылғы 4 қазандағы №24/209 "Шет аудандық мәслихатының 2014 жылғы 25 қарашадағы ХХVI сессиясының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" №26/223 шешіміне өзгеріс туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4977 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z118" w:id="170"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z118" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қарағанды облысы Шет аудандық мәслихатының 2019 жылғы 3 қыркүйектегі №32/283 "Шет аудандық мәслихатының 2014 жылғы 25 қарашадағы №26/223 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5468 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z119" w:id="171"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z119" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қарағанды облысы Шет аудандық мәслихатының 2020 жылғы 27 наурыздағы №37/341 "Шет аудандық мәслихатының 2014 жылғы 25 қарашадағы ХХVI сессиясының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" №26/223 шешіміне өзгерістер мен толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5778 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z120" w:id="172"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z120" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қарағанды облысы Шет аудандық мәслихатының 2021 жылғы 13 сәуірдегі №4/40 "Шет аудандық мәслихатының 2014 жылғы 25 қарашадағы №26/223 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6317 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z121" w:id="173"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z121" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қарағанды облысы Шет аудандық мәслихатының 2022 жылғы 22 маусымдағы №13/157 "Шет аудандық мәслихатының 2014 жылғы 25 қарашадағы №26/223 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28604 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5481,31 +6357,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>