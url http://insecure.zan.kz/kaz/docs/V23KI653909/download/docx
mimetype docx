--- v0 (2025-11-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82e5efe" w14:textId="82e5efe">
+    <w:p w14:paraId="c06ea97" w14:textId="c06ea97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -497,504 +497,546 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 26 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 15/147</w:t>
+              <w:t>№ 15/147 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шешіміне 1 қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Абай ауданының Әлеуметтік көмек көрсету, оның мөлшерін белгілеу және мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындау Қағидалары</w:t>
+        <w:t xml:space="preserve"> Абай ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z166" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Қарағанды облысы Абай аудандық мәслихатының 14.03.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – Қарағанды облысы Абай аудандық мәслихатының 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 31/298</w:t>
+        <w:t>№ 52/478</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі –қағидалар) Қазақстан Республикасының Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Ардагерлер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі - Үлгілік қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Үлгілік қағидалары) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
-[...19 lines deleted...]
-      2. Осы Қағидаларда қолданылатын негізгі терминдер мен ұғымдар:</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленген және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
-[...15 lines deleted...]
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидада қолданылатын негізгі терминдер мен түсініктер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету үшін Қазақстан Республикасы Үкіметінің шешімімен құрылған заңды тұлға, мемлекеттік қызметтер көрсетуге өтінімдерді қабылдау жұмысын ұйымдастыру және олардың нәтижелерін "бір терезе" қағидаты бойынша қызметті алушыға беру, мемлекеттік қызметтерді электронды түрде көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі- ең төмен тұтыну себетінің құнына тең, бір адамға қажетті ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі - "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1129,2170 +1171,2528 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Үлгілік қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына 1 рет) өтініш берілген айдан бастап көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      2) 15 ақпан - Кеңес әскерлерінің шектеулі контингентін Ауғанстан Демократиялық Республикасынан шығару күні:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      3) 9 мамыр Жеңіс күні;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Халықаралық әйелдер күні – 8 наурыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      4) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Чернобыль АЭС апатты еске алу күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
-[...15 lines deleted...]
-      4-1) Қазақстан Республикасының Конституция күні - 30 тамыз;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасындағы Отан қорғаушылар күні - 7 мамыр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) 1 қазан - Қарттар күні;</w:t>
+      5) Жеңіс күні – 9 мамыр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) қазанның екінші жексенбісі - Қазақстан Республикасының Мүгедектер күні;</w:t>
+      6) Қарттар күні - 1 қазан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) 25 қазан - Республика күні;</w:t>
+      7) Қазақстан Республикасының Мүгедектігі бар адамдар күні – қазан айының екінші жексенбісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) 16 желтоқсан – Тәуелсіздік күні.</w:t>
+      8) Тәуелсіздік күні – 16 желтоқсан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелік және арнайы комиссиялар өз қызметін облыстық (республикалық маңызы бар қаланың, астананың) жергілікті атқарушы органдар бекітетін ережелер негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындаудың және әлеуметтік көмектің мөлшерлерін белгілеудің тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мерекелік күндерге әлеуметтік көмек азаматтардың келесі санаттарына ақшалай төлемдер түрінде бір рет көрсетіледі:</w:t>
+      7. Әлеуметтік көмек көрсету үшін мерекелік күндер мен атаулы күндер тізімін жергілікті өкілдік органдармен ЖАО ұсынымы бойынша бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) 8 наурыз - Халықаралық әйелдер күні:</w:t>
+      Мерекелік күндер мен атаулы күндерге әлеуметтік көмек мөлшері 2,5 еселенген айлық есептік көрсеткіштен кем болмайды және жылына бір рет тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      адамның иммун тапшылығы вирусы бар адамдарға – 5000 (бес мың) теңге мөлшерінде;</w:t>
+      Көптеген негіздер болған жағдайда мерекелік күндер мен атаулы күндерге әлеуметтік көмек тек бір негіз бойынша тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 15 ақпан - Кеңес әскерлерінің шектеулі контингентін Ауғанстан Демократиялық Республикасынан шығару күні:</w:t>
+      Мерекелік күндерге әлеуметтік көмек келесі санаттағы азаматтарға ақшалай төлем түрінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z13" w:id="41"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағында жауынгерлік іс - қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі - Кеңестік Социалистік Республикалар Одағы) ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) - 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z62" w:id="42"/>
-[...15 lines deleted...]
-      оқу-жаттығу жиындарына шақырылған және жауынгерлік іс - қимылдарын жүргізу кезеңінде Ауғанстанға жіберілген әскери міндеттілерге - 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрыңғы Кеңестік Социалистік Республикалар Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағында жауынгерлік іс - қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі - КСР Одағы) ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z63" w:id="43"/>
-[...15 lines deleted...]
-      жауынгерлік іс-қимылдарды жүргізу кезеңінде осы елге жүктерді жеткізу үшін Ауғанстанға жіберілген автомобиль батальондарының әскери қызметшілеріне - 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу-жаттығу жиындарына шақырылған және жауынгерлік іс - қимылдарын жүргізу кезеңінде Ауғанстанға жіберілген әскери міндеттілерге - 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z64" w:id="44"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республикалар Одағының аумағынан Ауғанстанға жауынгерлік тапсырмаларға ұшқан ұшу құрамының әскери қызметшілеріне - 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауынгерлік іс-қимылдарды жүргізу кезеңінде осы елге жүктерді жеткізу үшін Ауғанстанға жіберілген автомобиль батальондарының әскери қызметшілеріне - 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z65" w:id="45"/>
-[...15 lines deleted...]
-      Ауғанстанда кеңес әскери контингентіне қызмет көрсеткен, жараланған, контузия алған немесе мертіккен не бұрынғы Кеңестік Социалистік Республикалар Одағының ордендерімен және медальдарымен наградталған жұмысшылар мен қызметшілерге жауынгерлік іс - қимылдарды қамтамасыз етуге қатысқаны үшін - 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлік тапсырмаларға ұшқан ұшу құрамының әскери қызметшілеріне - 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z66" w:id="46"/>
-[...15 lines deleted...]
-      3) Жеңіс күні – 9 мамыр:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанда кеңес әскери контингентіне қызмет көрсеткен, жараланған, контузия алған немесе мертіккен не бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған жұмысшылар мен қызметшілерге жауынгерлік іс - қимылдарды қамтамасыз етуге қатысқаны үшін - 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z67" w:id="47"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын қорғау жөніндегі басқа да жауынгерлік операциялар кезінде майдандағы армия мен флоттың құрамына кірген бөлімдерде, штабтар мен мекемелерде қызмет атқарган әскери қызметшілерге 1 000 000 (бір миллион) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Халықаралық әйелдер күні – 8 наурыз:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z68" w:id="48"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілер 1 000 000 (бір миллион) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған және I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға, сондай-ақ құрамында төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға - 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z69" w:id="49"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) 50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Чернобыль АЭС апатты еске алу күні – 26 сәуір:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z70" w:id="50"/>
-[...15 lines deleted...]
-      Қоршаудағы кезеңінде Ленинград қаласының кәсіпорындарында, мекемелері мен ұйымдарында жұмыс істеген және "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтарға 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z71" w:id="51"/>
-[...15 lines deleted...]
-      Екінші дүниежүзілік соғыс кезінде фашистер мен олардың одақтастары құрған концлагерлердің, геттолардың және басқа да еріксіз ұстау орындарының кәмелетке толмаған тұтқындарына 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z72" w:id="52"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының ордендерімен және медальдарымен наградталған адамдарға 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасындағы Отан қорғаушылар күні - 7 мамыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z73" w:id="53"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет атқарған) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының ордендерімен және медальдарымен наградталмаған адамдарға 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйектен 2001 жылғы ақпанға дейінгі кезеңде тәжік-ауған учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z74" w:id="54"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйектен 2001 жылғы ақпанға дейінгі кезеңде тәжік-ауған учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1991 жылдар кезеңінде Таулы Қарабақтағы этносаралық жанжалды реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z75" w:id="55"/>
-[...15 lines deleted...]
-      1986 - 1991 жылдар кезеңінде Таулы Қарабақтағы этносаралық жанжалды реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағының ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Жеңіс күні – 9 мамыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z76" w:id="56"/>
-[...15 lines deleted...]
-      1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау жөніндегі басқа да жауынгерлік операциялар кезінде майдандағы армия мен флоттың құрамына кірген бөлімдерде, штабтар мен мекемелерде қызмет атқарган әскери қызметшілерге 450 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z77" w:id="57"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуе айлақтардың құрылыс-жайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілер 450 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
-[...15 lines deleted...]
-      4) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) 25 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...33 lines deleted...]
-      ата-анасының қамқорлығынсыз қалған балаларға – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоршаудағы кезеңінде Ленинград қаласының кәсіпорындарында, мекемелері мен ұйымдарында жұмыс істеген және "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтарға 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
-[...15 lines deleted...]
-      4-1) Қазақстан Республикасының Конституция күні - 30 тамыз:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші дүниежүзілік соғыс кезінде фашистер мен олардың одақтастары құрған концлагерлердің, геттолардың және басқа да еріксіз ұстау орындарының кәмелетке толмаған тұтқындарына 45 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған және I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға, сондай – ақ құрамында төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға - 20 000 (жиырма мың) мөлшерінде теңге;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 25 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
-[...15 lines deleted...]
-      5) Қарттар күні - 1 қазан:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет атқарған) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға 25 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
-[...15 lines deleted...]
-      75 жасқа толған және одан асқан зейнеткерлерге – 20 000 (жиырма мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қарттар күні - 1 қазан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
-[...15 lines deleted...]
-      6) қазанның екінші жексенбісі - Қазақстан Республикасының Мүгедектер күні:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75 жасқа толған және одан асқан зейнеткерлерге – 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
-[...15 lines deleted...]
-      1, 2, 3 топтағы мүгедектігі бар адамдарға – 30 000 (отыз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының Мүгедектігі бар адамдар күні - қазанның екінші жексенбісі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
-[...15 lines deleted...]
-      18 жасқа дейінгі барлық топтағы мүгедек балаларға – 40 000 (қырық мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1, 2, 3 топтағы мүгедектігі бар адамдарға – 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
-[...15 lines deleted...]
-      7) Республика күні - 25 қазан:</w:t>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 жасқа дейінгі барлық топтағы мүгедектігі бар балаларға – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z153" w:id="68"/>
-[...15 lines deleted...]
-      Абай ауданының мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, білім беру бөлімінің тізімдеріне сәйкес әрбір балаға ата - ана жарналарына арналған шығындарды өтеуге атаулы әлеуметтік көмек алатын отбасыларды қоспағанда - 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Тәуелсіздік күні - 16 желтоқсан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z154" w:id="69"/>
-[...15 lines deleted...]
-      8) 16 желтоқсан – Тәуелсіздік күні:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 жылғы 17 - 18 желтоқсандағы Қазақстандағы оқиғаларға қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халықтық жасақтың өміріне қол сұғушылық жасағаны үшін сотталған, оларға қатысты қылмыстық істерді қайта қараудың қолданыстағы тәртібі сақталатын адамдарды қоспағанда – 95 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z155" w:id="70"/>
-[...15 lines deleted...]
-      1986 жылғы 17 - 18 желтоқсандағы Қазақстандағы оқиғаларға қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халықтық жасақтың өміріне қол сұғушылық жасағаны үшін сотталған, оларға қатысты қылмыстық істерді қайта қараудың қолданыстағы тәртібі сақталатын адамдарды қоспағанда – 400 000 (төрт жүз мың) теңге мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсету үшін шекті мөлшерлері мен жүгіну мерзімдері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z156" w:id="71"/>
-[...15 lines deleted...]
-      Мұқтаж азаматтардың жекелеген санаттары үшін әлеуметтік көмек алуға өтініш берудің шектері мен мерзімдері:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) табиғи зілзаланың салдарынан азаматқа (отбасына) не оның мүлкіне залал келтірілген кезде әлеуметтік көмек адамның (отбасы мүшелерінің) табыстарына қарамастан, оқиға басталған сәттен бастап алты ай ішінде бір рет беріледі. Әлеуметтік көмектің шекті мөлшері-100 айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z157" w:id="72"/>
-[...15 lines deleted...]
-      1) бас бостандығынан айыру орындарынан босатылғандар өтініш бойынша растайтын құжаттың негізінде, бірақ босатылған күннен бастап үш айдан кешіктірмей-біржолғы, 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматқа (отбасына) не оның мүлкіне өрт салдарынан залал келтірілген кезде әлеуметтік көмек адамның (отбасы мүшелерінің) табыстарына қарамастан, оқиға басталған сәттен бастап алты ай ішінде бір рет беріледі. Әлеуметтік көмектің шекті мөлшері-150 айлық есептік көрсеткіштен аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z158" w:id="73"/>
-[...15 lines deleted...]
-      2) растайтын құжат негізінде Абай ауданының пробация қызметінің есебінде тұрған, бірақ сот үкімі заңды күшіне енген күннен бастап үш айдан кешіктірмей-біржолғы, 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар ауру болған кезде әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z159" w:id="74"/>
-[...15 lines deleted...]
-      3) табиғи зілзаланың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне бір мезгілде 100 (жүз) айлық есептік көрсеткіш мөлшерінде залал келтіру, 6 (алты) ай ішінде әлеуметтік көмекке жүгіну кезеңі;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулезден амбулаториялық емдеу кезеңіне кірісті есепке алмағанда жылына бір рет 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z48" w:id="75"/>
-[...15 lines deleted...]
-      4) әлеуметтік маңызы бар аурудың болуы:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балалардағы адамның иммун тапшылығы вирусы ауруы, диспансерлік есепте тұрған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын табысы есепке алынбай 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде төленеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z49" w:id="76"/>
-[...15 lines deleted...]
-      амбулаториялық емдеу кезеңіне туберкулез ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауру 18 жастан асқан адамдар үшін жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға біржолғы 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z50" w:id="77"/>
-[...15 lines deleted...]
-      балалардағы адамның иммун тапшылығы вирусының ата-аналарына немесе диспансерлік есепте тұрған балалардың өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде төленеді;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      созылмалы вирустық гепатиттер мен бауыр циррозы жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға біржолғы 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z51" w:id="78"/>
-[...15 lines deleted...]
-      операциядан кейінгі кезеңдегі адамдарға бір мезгілде - 10 (он) айлық есептік көрсеткіш мөлшерінде онкологиялық ауру, 1 (бір) жыл ішінде әлеуметтік көмекке жүгіну кезеңі;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатерлі ісіктер жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға біржолғы 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z52" w:id="79"/>
-[...15 lines deleted...]
-      5) бірінші топтағы мүгедектігі бар адамдарды әлеуметтік қызметтер порталы арқылы таңдаған санаторий-курорттық емделуге алып жүретін адамдар растайтын құжаттарды қоса бере отырып, санаторий-курорттық емделуде нақты болғаны үшін құнын өтеу ретінде ұсынылатын кепілдік берілген соманың 70 (жетпіс) пайызы мөлшеріндегі кірісті есепке алмағанда бір мезгілде: санаторийден анықтама, шот текстура, төлем туралы чек. Ілесіп жүрушінің жол жүру шығыстарын төлеу ілесіп жүрушінің қаражаты есебінен жүзеге асырылады;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психикалық, мінез-құлық бұзылыстары (аурулары) жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға біржолғы 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z53" w:id="80"/>
-[...15 lines deleted...]
-      6) ардагерлерге санаторлық-курорттық емдеуге жұмсалған шығындарды өтеуге арналған табысты есепке алмағанда, жылына 1 рет 14 күннен аспайтын, бірақ растайтын құжаттар (орындалған жұмыстар актісі, шот-фактура және фискалдық төлем чегі) негізінде мүгедектігі бар адамдар үшін белгіленген санаторлық-курорттық емдеудің кепілдік берілген сомасынан аспайтын әлеуметтік көмек көрсетуге міндетті. Жеке абилитация бағдарламасы әзірленген мүгедектігі бар ардагерлерге санаторий-курорттық емделуге әлеуметтік көмек;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жедел миокард инфарктісі (алғашқы 6 ай) жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға 20 (жиырма) айлық есептік көрсеткіш мөлшерінде біржолғы беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z54" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орфандық аурулар жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға біржолғы 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйке жүйесінің дегенеративті аурулары жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға біржолғы 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталық жүйке жүйесінің демиелинизациялаушы аурулары жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға біржолғы 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эпилепсия жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға 20 (жиырма) айлық есептік көрсеткіш мөлшерінде біржолғы беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цереброваскулярлық аурулар (инсульт) (1 жыл ішінде) жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселігінен аспайтын адамға біржолғы 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті қаржы жылына Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1,0 еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы болған кезде әлеуметтік көмек біржолғы-15 (он бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықтама негізінде пробация қызметінің есебінде тұрған адамдарға есепке қойылған күннен бастап үш айдан кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылған адамдарға анықтама негізінде босатылған күннен бастап үш айдан кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетім балаларға, ата-анасының қамқорлығы жоқ адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасы ұлғаюына байланысты өзіне-өзі қызмет көрсете алмайтын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) қатты отын сатып алуға әлеуметтік көмек халықтың әлеуметтік осал топтарына көрсетіледі (бұдан әрі – "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="85"/>
+      Әлеуметтік көмек көрсету үшін отбасының жан басына шаққандағы орташа табысы "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) негізінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасының құрамы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа табысы есепті кезеңдегі (алдыңғы тоқсандағы) отбасының жиынтық табысын көрсетілген кезеңдегі айлар санына (үш ай) және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың 8-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарға, егер олар толық мемлекеттік қамтамасыз етуде болмаса, әлеуметтік көмек көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) санаторий-курорттық емделуге әлеуметтік көмек Қазақстан Республикасы "Ардагерлер туралы" Заңының 3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ардагерлерге санаторий-курорттық ұйымда нақты болғандығы үшін 14 күннен аспайтын, бірақ белгіленген санаторий-курорттық емдеудің кепілдік берілген сомасынан аспайтын өтем түрінде, кірістерді есепке алмағанда, жылына 1 (бір) рет, растайтын құжаттар (орындалған жұмыстар актісі, шот-фактура және фискалдық төлем чегі) негізінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторий-курорттық емделуге арналған абилитация және оңалтудың жеке бағдарламасы (АОЖБ) әзірленген мүгедектігі бар ардагерлерге санаторий-курорттық емделуге әлеуметтік көмек төленбейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) санаторлық-курорттық емделуге әлеуметтік көмек отбасының жан басына шаққандағы орташа табысы тиісті қаржы жылына белгіленген 2,0 күнкөріс деңгейінен аспаған жағдайда 70 және одан жоғары жастағы зейнеткерлерге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көмек санаторий-курорттық ұйымда нақты болғаны үшін жолдама құнының 70%-ы 12 күннен аспайтын, бірақ мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емдеудің кепілдік берілген сомасынан аспайтын өтем түрінде жылына 1 рет беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z167" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік көмек 8-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарға, сондай-ақ абилитация және оңалтудың жеке бағдарламасына сәйкес санаторлық курорттық ем алған мүгедектігі бар адамдарға көрсетілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z168" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеу қызметтердің нақты болуын және төленгенін растайтын құжаттар, оның ішінде, орындалған жұмыстар (көрсетілген қызметтер) актісі, төлем туралы фискалдық чек және шот-фактура негізінде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z169" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қатты отын сатып алуға әлеуметтік көмек Қазақстан Республикасының заңнамасында белгіленген бірінші және екінші топтағы мүгедектігі бар адамдарға, он сегіз жасқа дейінгі мүгедектігі бар балаларды тәрбиелеп отырған отбасыларға, көп балалы отбасыларға, атаулы әлеуметтік көмек алушыларға, жетім баланың (жетім балалардың) және ата-анасының қамқорлығынсыз қалған баланың (балалардың) қамқоршыларына, жалғыз тұратын қарттарға, пешпен жылытылатын жеке тұрғын үй қорында тұратын меншік иелері болып табылатын, олардың және отбасы мүшелерінде басқа тұрғын үй болмаған және жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған 2,0 (екі) ең төмен күнкөріс деңгейінен аспайтын жандарға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z170" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің мөлшері өтініш берушінің қатты отын сатып алуға байланысты нақты шығындары негізге алына отырып айқындалады, бірақ жылыту маусымында 1 (бір) рет 16 (он алты) айлық есептік көрсеткіштен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z171" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір жеке тұрғын үйде отын сатып алуға әлеуметтік көмек алуға құқығы бар бірнеше адам тұрған жағдайда өтемақы олардың біреуіне ғана төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z172" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алу үшін өтініш беруші жылу беру маусымы кезеңінде әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымға мынадай құжаттарды қоса бере отырып өтінішпен жүгінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z173" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z174" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның қатты отын сатып алуға жұмсаған шығындарын растайтын құжат (чектердің көшірмелері, жүкқұжат, анықтама, т. б.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z175" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасы мүшелерінің) табыстары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z176" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәртебесін растайтын құжаттың көшірмесі (зейнетақы куәлігі, мүгедектігі туралы анықтама, балалардың туу туралы куәлігі, жергілікті атқарушы органның қаулысы не бұйрығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z177" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жылжымайтын мүлікке тіркелген құқықтардың жоқ (бар) екендігі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z178" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы банктік шоттың нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z179" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттар түпнұсқада және көшірмелерде ұсынылады, содан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z180" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік органдардың ақпараттық жүйелерінен алынған мәліметтер негізінде Абай ауданының мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын балалары бар көп балалы отбасыларға және "Алтын алқа", "Күміс алқа" алқаларымен марапатталған көп балалы аналарға ақшалай төлем түріндегі әлеуметтік көмек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z181" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем күнтізбелік жылда бір рет (ағымдағы жылдың қазан айындағы жағдай бойынша) әрбір балаға 10 (он) айлық есептік көрсеткіш мөлшерінде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z182" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әлеуметтік көмек әлеуметтік қызметтер порталы арқылы жылына 1 рет 1-топтағы мүгедектігі бар адам таңдаған санаторий-курорттық емделуге ілесіп жүретін адамға растайтын құжаттарымен, санаторийден анықтама, шот-фактура, төлем туралы чек, қоса бере отырып, санаторий-курорттық емделуде нақты болғаны үшін табысты есепке алмағанда құнын өтеу ретінде ұсынылатын кепілдендірілген соманың 70 (жетпіс) пайызы мөлшерінде көрсетіледі. Ілесіп жүрушінің жол жүру шығыстарын төлеу ілесіп жүрушінің қаражаты есебінен жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) коммуналдық қызметтерге ақы төлеуге және отын сатып алуға әлеуметтік көмек келесі санаттарға өтініштер талап етілмей жылына 1 рет көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттер аумағындағы әскери қимылдарының ардагерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылар қатарындағы, эвакуациялау күніне жатырішілік жағдайда болған балаларды қоса алғанда, Қазақстан Республикасына қоныс аудару және қоныс аудару аймақтарынан эвакуацияланған (өз бетінше кеткен) адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апат және басқа да радиациялық апаттар, азаматтық немесе әскери мақсаттағы объектілердегі авариялар, ядролық сынақтар салдарынан мүгедектігі белгіленген адамдарға және олардың балаларының мүгедектігі ата-анасының біреуінің радиациялық сәулеленуімен генетикалық байланысты болғанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің мөлшері 24 (жиырма төрт) айлық есептік көрсеткіш кірістер есепке алынбай, азаматтардан өтініштер талап етілмей, Мемлекеттік корпорация филиалы ұсынған тізімдер бойынша жылына бір рет қазан айында жылыту маусымында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Арнайы комиссиялар әлеуметтік көмек көрсету қажеттілігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу үшін негіздердің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әрбір жеке жағдайда көрсетілетін әлеуметтік көмектің мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...301 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="103"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы органдар айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="105"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде, не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
+      12. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="113"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсетуден бас тарту мынадай жағдайларда жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берушілер ұсынған мәліметтердің дәйексіздігі анықталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш беруші адамның (отбасының) материалдық жағдайын тексеру жүргізуден бас тартуы, жалтаруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысының әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шегінен асып кеткен жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен төлемдерді тағайындау, жүзеге асыру, осы негіз бойынша әлеуметтік көмек тағайындауға өтініш беру фактілерін растайтын мәліметтерді алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсетуге арналған шығыстарды қаржыландыру ағымдағы қаржы жылына арналған Республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек сомаларын Мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек келесі жағдайларда тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушының тиісті әкімшілік-аумақтық бірліктен тыс тұрақты тұруға кетуінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушыны мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш берушінің ұсынған мәліметтерінің дәйексіздігі анықталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіздемелердің жоғалғаны туралы мәліметтер анықталған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3324,55 +3724,55 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="121"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмек төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3384,55 +3784,55 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="122"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі келесі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3444,374 +3844,374 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="126"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="129"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешімнің негізінде Мемлекеттік корпорация әлеуметтік көмек төлеуге бюджет қаражатына қажеттілікті қалыптастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...159 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсандық төлемдер бойынша-төлем айының алдындағы айдың 29-күніне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-күнінен келіп түскен әлеуметтік көмек төлеуге қажеттілік сомалары туралы өтінімдер бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган ақшалай қаражатты мемлекеттік корпорацияға төлем айының бірінші күнінен ерте аудармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3890,682 +4290,682 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 15/147</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="138"/>
+    <w:bookmarkStart w:name="z106" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z107" w:id="139"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z107" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарағанды облысы Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2674 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z108" w:id="140"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z108" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарағанды облысы Абай аудандық мәслихатының 2016 жылғы 14 наурыздағы 54 сессиясының № 54/590 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3742 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z109" w:id="141"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z109" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қарағанды облысы Абай аудандық мәслихатының 2016 жылғы 3 мамырдағы 3 сессиясының № 3/34 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгертулер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3783 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z110" w:id="142"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z110" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қарағанды облысы Абай аудандық мәслихатының 2016 жылғы 21 шілдедегі 7 сессиясының № 7/69 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерту енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3927 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z111" w:id="143"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z111" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қарағанды облысы Абай аудандық мәслихатының 2017 жылғы 12 қазандағы 21 сессиясының № 21/220 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4407 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z112" w:id="144"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z112" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қарағанды облысы Абай аудандық мәслихатының 2018 жылғы 15 наурыздағы 28 сессиясының № 28/312 Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4672 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z113" w:id="145"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z113" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қарағанды облысы Абай аудандық мәслихатының 2018 жылғы 25 желтоқсандағы № 40/438 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5126 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z114" w:id="146"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z114" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қарағанды облысы Абай аудандық мәслихатының 2019 жылғы 26 сәуірдегі № 48/517 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5313 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z115" w:id="147"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z115" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қарағанды облысы Абай аудандының мәслихатының 2019 жылғы 27 қарашадағы № 55/587 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5548 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z116" w:id="148"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z116" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қарағанды облысы Абай ауданының мәслихатының 2020 жылғы 10 сәуірдегі № 62/671 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5794 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z117" w:id="149"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z117" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қарағанды облысы Абай ауданының мәслихатының 2020 жылғы 24 маусымдағы № 65/696 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерту енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5908 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z118" w:id="150"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z118" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қарағанды облысы Абай ауданының мәслихатының 2021 жылғы 25 ақпандағы № 3/36 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы 30 сессиясының № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6213 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z119" w:id="151"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z119" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қарағанды облысы Абай ауданының мәслихатының 2022 жылғы 1 желтоқсандағы № 31/292 "Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы № 30/310 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31043 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z120" w:id="152"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z120" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қарағанды облысы Абай аудандық мәслихатының 2023 жылғы 25 мамырдағы № 4/40 "Абай ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Абай аудандық мәслихатының 2014 жылғы 12 маусымдағы № 30/310 шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6420-09 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>