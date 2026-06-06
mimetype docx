--- v0 (2025-10-14)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34c6fa2" w14:textId="34c6fa2">
+    <w:p w14:paraId="f8b4598" w14:textId="f8b4598">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -534,487 +534,489 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z183" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалары жаңа редакцияда - Қарағанды облысы Саран қалалық мәслихатының 20.02.2025 </w:t>
+      Ескерту. Қағидалары жаңа редакцияда - Қарағанды облысы Саран қалалық мәслихатының 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 188</w:t>
+        <w:t>№ 291</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (оны алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
+      1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі – Үлгілік қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+        <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Саран қаласы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы органдар мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі - алушылар), сондай-ақ мереке күндері мен атаулы күндерге ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу бойынша уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төменгі күнкөріс деңгейі - ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мереке күндері (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш білдірген адамдардың (отбасылардың) материалдық жағдайына тексеру жүргізу үшін Саран қаласы мен Ақтас кентінің әкімдерінің шешімімен құрылатын арнайы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Әлеуметтік кодексінің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1086,50 +1088,60 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1149,2244 +1161,2448 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда белгіленген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Халықаралық әйелдер күні – 8 наурыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Чернобыль атом электр станциясындағы апатты еске алу күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасында Отан қорғаушылар күні – 7 мамыр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Ұлы Отан соғысындағы Жеңіс күні – 9 мамыр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) Қарттар күні – 1 қазан;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қарттар күні – 1 қазан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) Мүгедектігі бар адамдардың құқықтарын қорғау күні – қазан айының екінші жексенбісі;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Мүгедектігі бар адамдардың құқықтарын қорғау күні – қазан айының екінші жексенбісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) Қазақстан Республикасы күні – 25 қазан;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының Тәуелсіздік күні – 16 желтоқсан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының Тәуелсіздік күні – 16 желтоқсан.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Учаскелік және арнайы комиссиялар өз қызметін облыс әкімдігі бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      6. Учаскелік және арнайы комиссиялар өз қызметін облыс әкімдігі бекітетін ережелердің негізінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Алушылар санаттарының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      7. Алушылар санаттарының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағында ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағының ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттердің аумағында ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағының ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу-жаттығу жиындарына шақырылған және ұрыс қимылдарын жүргізу кезеңінде Ауғанстанға жіберілген әскери міндеттілерге 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      оқу-жаттығу жиындарына шақырылған және ұрыс қимылдарын жүргізу кезеңінде Ауғанстанға жіберілген әскери міндеттілерге 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұрыс қимылдарының жүргізу кезеңінде осы елге жүктерді жеткізу үшін Ауғанстанға жіберілген автомобиль батальондарының әскери қызметшілеріне 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      ұрыс қимылдарының жүргізу кезеңінде осы елге жүктерді жеткізу үшін Ауғанстанға жіберілген автомобиль батальондарының әскери қызметшілеріне 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлік тапсырмаларға ұшқан ұшу құрамының әскери қызметшілеріне 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлік тапсырмаларға ұшқан ұшу құрамының әскери қызметшілеріне 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанда кеңес әскери контингентіне қызмет көрсеткен, жараланған, зақым алған немесе мертіккен ұрыс қимылдарды қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған жұмысшылар мен қызметшілерге 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      Ауғанстанда кеңес әскери контингентіне қызмет көрсеткен, жараланған, зақым алған немесе мертіккен ұрыс қимылдарды қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған жұмысшылар мен қызметшілерге 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде ұрыс қимылдары кезеңінде жаралануы, зақым алуы, мертігуі, ауыруы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде ұрыс қимылдары кезеңінде жаралануы, зақым алуы, мертігуі, ауыруы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшілердің отбасыларына 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау кезінде, басқа кезеңдерде әскери қызметтің өзге де міндеттерін атқару кезінде немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде әскери қызметті өткеру кезінде алған жаралануы, зақым алуы, мертігуі салдарынан мүгедектігі белгіленген әскери қызметшілерге 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау кезінде, басқа кезеңдерде әскери қызметтің өзге де міндеттерін атқару кезінде немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде әскери қызметті өткеру кезінде алған жаралануы, зақым алуы, мертігуі салдарынан мүгедектігі белгіленген әскери қызметшілерге 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдары мен ішкі істер органдарының қызметтік міндеттерін атқару кезінде алған жаралануы, зақым алуы, мертігуі салдарынан, майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты сырқаттануы салдарынан мүгедектігі белгіленген басшы және қатардағы құрамдағы адамдарға 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдары мен ішкі істер органдарының қызметтік міндеттерін атқару кезінде алған жаралануы, зақым алуы, мертігуі салдарынан, майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты сырқаттануы салдарынан мүгедектігі белгіленген басшы және қатардағы құрамдағы адамдарға 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдерде жұмыс істеп тұрған әскери контингенттерге қызмет көрсеткен және ұрыс қимылдарын жүргізу кезеңінде жаралануы, зақым алуы, мертігуі, ауыруы салдарынан мүгедектігі белгіленген тиісті санаттағы жұмысшылар мен қызметшілерге 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      басқа елдерде жұмыс істеп тұрған әскери контингенттерге қызмет көрсеткен және ұрыс қимылдарын жүргізу кезеңінде жаралануы, зақым алуы, мертігуі, ауыруы салдарынан мүгедектігі белгіленген тиісті санаттағы жұмысшылар мен қызметшілерге 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар мен 1951 жылғы 31 желтоқсан аралығында Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында жұмыс істеген жауынгерлер мен жауынгерлік батальондардың, взводтар мен халықты қорғау отрядтарының командалық құрамынан шыққан, осы батальондардағы, взводтардағы, отрядтардағы қызметтік міндеттерін орындау кезінде алған жаралануы, зақым алуы немесе мертігуі салдарынан мүгедектігі белгіленген адамдарға 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      1944 жылғы 1 қаңтар мен 1951 жылғы 31 желтоқсан аралығында Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында жұмыс істеген жауынгерлер мен жауынгерлік батальондардың, взводтар мен халықты қорғау отрядтарының командалық құрамынан шыққан, осы батальондардағы, взводтардағы, отрядтардағы қызметтік міндеттерін орындау кезінде алған жаралануы, зақым алуы немесе мертігуі салдарынан мүгедектігі белгіленген адамдарға 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      2) 8 наурыз – Халықаралық әйелдер күніне:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ бірінші және екінші дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға 5 (бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ бірінші және екінші дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға 20 (жиырма) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірге тұратын кәмелетке толмаған төрт және одан көп балалары, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар көп балалы отбасыларға 5 (бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      бірге тұратын кәмелетке толмаған төрт және одан көп балалары, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар көп балалы отбасыларға 20 (жиырма) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      мектепке дейінгі ұйымдарда тәрбиеленетін және оқитын көп балалы отбасылардан шыққан балаларға 40 (қырық) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      3) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күніне:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, Қазақстан Республикасына қоныс аудару және қоныс аудару аймақтарынан эвакуацияланған (өз бетінше кеткен) адамдарға 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялар, ядролық сынақтар салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, Қазақстан Республикасына қоныс аудару және қоныс аудару аймақтарынан эвакуацияланған (өз бетінше кеткен) адамдарға 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялар, ядролық сынақтар салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жою кезінде қаза тапқан адамдардың отбасыларына 200 (екі жүз мың) теңгеден;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр – Қазақстан Республикасындағы Отан қорғаушылар күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 200 (екі жүз мың) теңгеден;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйектен 2001 жылғы ақпанға дейінгі кезеңде тәжік-ауған учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      4) 7 мамыр – Отан қорғаушылар күніне:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыздан 2008 жылғы қазанға дейінгі кезеңде Ирактағы халықаралық бітімгершілік операциясына бітімгершілік ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйектен 2001 жылғы ақпанға дейінгі кезеңде тәжік-ауған учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын қорғауды күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1991 жылдар аралығында Таулы Қарабақта этносаралық қақтығысты реттеуге қатысқан бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік органдарының әскери қызметшілеріне, сондай-ақ басшы және қатардағы құрамының адамдарына 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      2003 жылғы тамыздан 2008 жылғы қазанға дейінгі кезеңде Ирактағы халықаралық бітімгершілік операциясына бітімгершілік ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр – Ұлы Отан соғысындағы Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      1986-1991 жылдар аралығында Таулы Қарабақта этносаралық қақтығысты реттеуге қатысқан бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік органдарының әскери қызметшілеріне, сондай-ақ басшы және қатардағы құрамының адамдарына 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне 1156 (бір мың бір жүз елу алты) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      5) 9 мамыр – Жеңіс күніне:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс кезінде фашистер мен олардың одақтастары құрған концлагерьлердің, геттолардың және басқа да мәжбүрлі ұстау орындарының кәмелетке толмаған тұтқындарына 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысының ардагерлеріне 2 (екі) миллион теңгеден;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 25 (жиырма бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      Екінші дүниежүзілік соғыс кезінде фашистер мен олардың одақтастары құрған концлагерьлердің, геттолардың және басқа да мәжбүрлі ұстау орындарының кәмелетке толмаған тұтқындарына 200 (екі жүз) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және қайта некеге тұрмаған жесірлеріне; қайта некеге тұрмаған жұбайына (зайыбына) 25 (жиырма бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 50 (елу) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және қайта некеге тұрмаған жесірлеріне; қайта некеге тұрмаған жұбайына (зайыбына) 50 (елу) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ері, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына 50 (елу) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға 45 (қырық бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      Социалистік Еңбек Ері, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне 50 (елу) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 25 (жиырма бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға 50 (елу) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусымнан 1945 жылғы 9 мамырға дейін кемінде алты ай жұмыс істеген (қызмет еткен) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға 25 (жиырма бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 100 (жүз мың) теңгеден;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан – Қарттар күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусымнан 1945 жылғы 9 мамырға дейін кемінде алты ай жұмыс істеген (қызмет еткен) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға 100 (жүз мың) теңгеден;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетпіс бес жасқа толған және одан асқан адамдарға 5 (бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      6) 30 тамыз – Қазақстан Республикасының Конституциясы күніне:</w:t>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қазан айының екінші жексенбісі – Мүгедектігі бар адамдардың құқықтарын қорғау күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      18 жасқа дейінгі мүгедектігі бар балаларға 40 (қырық) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші және үшінші топтағы мүгедектігі бар адамдарға 5 (бес) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      7) 1 қазан – Қарттар күніне:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейiнгi мүгедектігі бар балаларға, жетіден он сегіз жасқа дейiнгi мүгедектігі бар балаларға 10 (он) айлық есептік көрсеткіштен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      жетпіс бес жасқа толған және одан асқан адамдарға 20 (жиырма) мың теңгеден;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан – Қазақстан Республикасының Тәуелсіздік күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1986 жылғы 17-18 желтоқсан оқиғасына қатысқан, "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғаларға 400 (төрт жүз) мың теңгеден;</w:t>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғаларға 95 (тоқсан бес) айлық есептік көрсеткіштен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) дүлей зілзаланың салдарынан азаматқа (отбасына) немесе оның мүлкіне зиян келген болса, әлеуметтік көмек адамның (отбасы мүшелерінің) табысына қарамастан бір рет беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің шекті мөлшері 100 (жүз) айлық есептік көрсеткіш. Әлеуметтік көмекке жүгіну мерзімі - оқиға басталған сәттен бастап үш ай ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды және оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) азаматқа (отбасына) немесе оның мүлкіне өрт салдарынан зиян келген болса, әлеуметтік көмек адамның (отбасы мүшелерінің) табысына қарамастан бір рет беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің шекті мөлшері 150 (жүз елу) айлық есептік көрсеткіш. Әлеуметтік көмекке жүгіну мерзімі - оқиға басталған сәттен бастап үш ай ішінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      11) тоқсан сайынғы ақшалай төлемдер түріндегі әлеуметтік көмек 5 (бес) айлық есептік көрсеткіш мөлшерінде "Саран қаласының ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорынның тізімі негізінде амбулаториялық емдеу кезеңінде әлеуметтік маңызы бар туберкулез ауруы болған кезде адамдарға көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды және оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      12) ай сайынғы ақшалай төлемдер түріндегі әлеуметтік көмек 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде Қарағанды облысы денсаулық сақтау басқармасының "Қарағанды облыстық ЖИТС-тың алдын алу және күресі жөніндегі орталығы" коммуналдық мемлекеттік кәсіпорнының тізімі негізінде адамның иммун тапшылығы вирусынан туындаған ауруы бар 18 жасқа дейінгі балаларға көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) әлеуметтік маңызы бар ауру болған кезде әлеуметтік көмек адамның (отбасы мүшелерінің) табысына қарамастан беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      13) коммуналдық қызметтерге, телефон үшін абоненттік төлемді төлеуге және отын сатып алуға біржолғы әлеуметтік көмек көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Саран қаласының ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорынның тізіміне сәйкес туберкулез ауруы бар адамдарға жылына 1 (бір) рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарағанды облысы денсаулық сақтау басқармасының "Қарағанды облыстық ЖИТС-тың алдын алу және күресі жөніндегі орталығы" коммуналдық мемлекеттік кәсіпорнының тізіміне сәйкес адамның иммун тапшылығы вирусынан туындаған ауруы бар балаларға ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) әлеуметтік маңызы бар ауру болған кезде әлеуметтік көмек адамның (отбасының) жан басына шаққандағы орташа табысы тиісті қаржы жылына Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтынын есепке ала отырып, осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда, жылына 1 (бір) рет, 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) әлеуметтік көмек жан басына шаққандағы орташа табысы тиісті қаржы жылына Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын болса, жылына 1 (бір) рет, 15 (он бес) айлық есептік көрсеткіш мөлшерінде беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пробация қызметінің есебінде тұратын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықтама негізінде босатылған күннен бастап үш айдан кешіктірмей бас бостандығынан айыру орындарынан босатылған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетімдерге, ата-анасының қамқорлығы жоқ адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасы ұлғаюына байланысты өзіне-өзі қызмет көрсетуге қабілетсіз адамдарға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың осы тармақшасында көрсетілген адамдарға әлеуметтік көмек егер олар мемлекет қарауында толық болмаған жағдайда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасы шегінде санаторий-курорттық емделуге әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамдардың жеке көмекшілеріне (заңнамаға сәйкес жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда, мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметтері көзделген) кірісті есепке алмағанда, халықты әлеуметтік қорғау саласындағы (әзірленген жеке абилитациялау және оңалту бағдарламасына сәйкес санаторий-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда) уәкілетті орган айқындайтын санаторий-курорттық ұйымда болу құнын жылына бір рет кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде өтеу түрінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Ардагерлер туралы" Қазақстан Республикасы Заңының 3-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ардагерлерге кірістерді есепке алмағанда жылына 1 (бір) рет 14 күннен аспайтын, бірақ мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емдеудің кепілдік берілген сомасынан артық емес санаторий-курорттық ұйымда болу құнын өтеу түрінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 және одан жоғары жастағы зейнеткерлерге тиісті қаржы жылына Республикалық бюджет Заңымен белгіленген күнкөріс деңгейінің екі еселенген мөлшерінен аспайтын адамның (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, санаторий-курорттық ұйымда жылына 1 (бір) рет 12 күннен аспайтын халықты әлеуметтік қорғау саласындағы (әзірленген жеке абилитациялау және оңалту бағдарламасына сәйкес санаторий-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда) уәкілетті орган айқындайтын санаторий-курорттық ұйымда болу құнын кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде өтеу түрінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторий-курорттық емдеуге әлеуметтік көмек бірнеше негіздер болған кезде тек бір негіз бойынша тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек нақты шығындар шегінде санаторий-курорттық ем алған сәттен бастап екі айдан кешіктірілмей мынадай құжаттарды қоса бере отырып, өтініш негізінде беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табыс ескеріле отырып көрсетілетін санаттар үшін адамның (отбасының) табысы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы шотының нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторий-курорттық емделу орнына дейiнгi және керi қайту жолақысының құны санаторий-курорттық емделушінің жеке қаражаты есебiнен жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) коммуналдық қызметтерге әлеуметтік көмек адамның (отбасы мүшелерінің) табыстарына қарамастан ақшалай төлемдер түрінде жылына 1 (бір) рет 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде "Азаматтарға арналған үкімет" Мемлекеттік корпорацияның тізімі негізінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...418 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...15 lines deleted...]
-      23) кірісті есепке алмай төленетін әлеуметтік көмек санаторий-курорттық емделуге мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасы бар бірінші топтағы мүгедектерге (жұмыс берушінің кінәсінен еңбек жарақатын немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда) оларды алып жүретін адамды санаторий-курорттық емдеу шығындарын өтеу үшін, мүгедектігі бар адамдар үшін халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторий-курорттық емдеудің кепілдік берілген құнының жетпіс пайызынан аспайтын мөлшерінде жылына бір рет беріледі;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z184" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қатты отын сатып алуға әлеуметтік көмек пешпен жылытылатын жеке тұрғын үй қорында тұратын, меншiк иесi болып табылатын, өздерінде және отбасы мүшелерiнде басқа тұрғын үй болмаған жағдайда және жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Қазақстан Республикасының заңнамасында белгіленген ең төменгi күнкөрiс деңгейiнiң 2 (екі) мөлшерiнен аспайтын жағдайда жалғыз тұратын жасы бойынша зейнеткерлерге, бірінші және екінші топ мүгедектігі бар адамдарға, он сегіз жасқа дейінгі мүгедектігі бар балаларды тәрбиелеп отырған отбасыларға, атаулы әлеуметтік көмек алушыларға төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z185" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің мөлшері өтініш берушінің отын сатып алуға байланысты нақты шығындары негізге алына отырып айқындалады, бірақ жылыту маусымында 1 (бір) рет 16 (он алты) айлық есептік көрсеткіштен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z186" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отынды сатып алуға әлеуметтік көмекті алуға құқығы бар бiрнеше адам бiр жеке меншiк тұрғын үйде тұрған жағдайда, өтемақы тек бiреуiне ғана берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z187" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек жылыту маусымында мынадай құжаттарды қоса бере отырып, өтініш негізінде беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z188" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z189" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатты отын сатып алуға жұмсалған шығындарды растайтын құжат (чектердің көшірмелері, жүкқұжат, шот-фактура, анықтама, т. б.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z190" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның (отбасы мүшелерінің) табысы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z191" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәртебесін растайтын құжаттың көшірмесі (зейнетақы куәлігі, мүгедектігі туралы анықтама, балалардың туу туралы куәліктері, жергілікті атқарушы органның қаулысы не бұйрығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z192" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлiкке тiркелген құқығының болмауы (болуы) туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z193" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы шотының нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z194" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ақшалай көмек түріндегі әлеуметтік көмек "Алтын алқа" және "Күміс алқа" алқаларымен наградталған көпбалалы аналарға және Саран қаласының және Ақтас кентінің мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын балалары бар көпбалалы отбасыларға мемлекеттік органдардың ақпараттық жүйелерінен берілетін мәліметтер негізінде адамның (отбасы мүшелерінің) табысына қарамастан әр балаға күнтізбелік жылда (ағымдағы жылғы қазан айындағы ахуал бойынша) бір рет 10 (он) айлық есептік көрсеткіш мөлшерінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z195" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24) кірісті есепке алмай төленетін әлеуметтік көмек Заңның 3-бабының </w:t>
-[...148 lines deleted...]
-    </w:p>
+      7-1. Әлеуметтік көмек көрсету үшін отбасының жан басына шаққандағы орташа кірісі "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасының құрамы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа кірісін есептеу кезеңіндегі (өткен тоқсан) отбасының жиынтық кірісі көрсетілген кезеңдегі (үш ай) айлардың санына және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Алушылар санаттарының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін ЖАО белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3401,332 +3617,352 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Саран қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="131"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және есептеу кезінде тиындармен есептелген барлық сома, тиындардың сомасына қарамастан бір теңгеге дейін дөңгелектеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="136"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3761,112 +3997,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z156" w:id="137"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="138"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3881,371 +4137,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z159" w:id="140"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын (белсенді) азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z161" w:id="142"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға </w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z162" w:id="143"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті Мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="150"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z170" w:id="151"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей Мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4350,522 +4606,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 75</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шешіміне 2- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="154"/>
+    <w:bookmarkStart w:name="z119" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саран қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z120" w:id="155"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z120" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2491 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z121" w:id="156"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z121" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Саран қалалық мәслихатының 2014 жылғы 25 ақпандағы № 302 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2566 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z122" w:id="157"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z122" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Саран қалалық мәслихатының 2016 жылғы 19 ақпандағы № 540 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3724 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z123" w:id="158"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z123" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Саран қалалық мәслихатының 2016 жылғы 23 маусымдағы № 39 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3889 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z124" w:id="159"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z124" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Саран қалалық мәслихатының 2016 жылғы 28 қыркүйектегі № 60 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3984 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z125" w:id="160"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z125" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Саран қалалық мәслихатының 2018 жылғы 21 маусымдағы № 292 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4843 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z126" w:id="161"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z126" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Саран қалалық мәслихатының 2019 жылғы 8 мамырдағы № 401 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5336 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z127" w:id="162"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z127" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Саран қалалық мәслихатының 2019 жылғы 29 қарашадағы № 463 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5556 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z128" w:id="163"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z128" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Саран қалалық мәслихатының 2020 жылғы 22 желтоқсандағы № 584 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6136 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z129" w:id="164"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z129" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Саран қалалық мәслихатының 2023 жылғы 15 маусымдағы № 33 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және Саран қаласы мен Ақтас кентінің мұқтаж азаматтарының жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Саран қалалық мәслихатының 2013 жылғы 12 желтоқсандағы № 279 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6437-09 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5191,31 +5447,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>