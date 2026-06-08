--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7da539b" w14:textId="7da539b">
+    <w:p w14:paraId="271528d" w14:textId="271528d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -484,537 +484,546 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қарағанды қалалық мәслихатының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы</w:t>
+              <w:t>2023 жылғы 27 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>27 қыркүйектегі № 96</w:t>
-[...12 lines deleted...]
-              <w:t>шешіміне 1-қосымша</w:t>
+              <w:t>№96 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z190" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Қарағанды қалалық мәслихатының 26.02.2025 </w:t>
+      Ескерту. Қағидалары жаңа редакцияда - Қарағанды қалалық мәслихатының 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 230</w:t>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасы (бұдан әрі - Қағида) Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
-[...59 lines deleted...]
-      2. Осы Қағидада пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      1. Осы Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде, Қазақстан Республикасы "Ардагерлер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      2. Осы Қағидада пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Қарағанды қаласы әкімінің шешімімен құрылатын комиссия;</w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Қарағанды қаласы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
+      3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін Қарағанды қаласы әкімінің шешімімен құрылған арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1056,2403 +1065,2641 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-тармағының </w:t>
+        <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+        <w:t xml:space="preserve"> 2) тармақшасында, 13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидада көзделген тәртіппен көрсетіледі.</w:t>
-[...19 lines deleted...]
-      4. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидада көзделген тәртіппен көрсетіледі. 4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Халықаралық әйелдер күні – 8 наурыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Чернобыль АЭС апатты еске алу күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасындағы Отан қорғаушылар күні - 7 мамыр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Ұлы Отан соғысындағы Жеңіс күні – 9 мамыр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының Конституция күні – 30 тамыз;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қарттар күні - 1 қазан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) Қарттар күні - 1 қазан;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Мүгедектігі бар адамдардың құқықтарын қорғау күні – қазан айының екінші жексенбісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) Мүгедектігі бар адамдардың құқықтарын қорғау күні – қазан айының екінші жексенбісі;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының Тәуелсіздік күні – 16 желтоқсан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) Республика күні - 25 қазан;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының Тәуелсіздік күні – 16 желтоқсан.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Учаскелік және арнайы комиссиялар өз қызметін облыс әкімдігі бекітетін ережелер негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      6. Учаскелік және арнайы комиссиялар өз қызметін облыс әкімдігі бекітетін ережелер негізінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Алушылар санатының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      7. Алушылар санатының тізбесі, әлеуметтік көмектің шекті мөлшерлері, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдері:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлері – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлері – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлер – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлер – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасылары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасылары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерi – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерi – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз - Халықаралық әйелдер күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      2) 8 наурыз - Халықаралық әйелдер күніне:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналар, сонымен қатар, құрамында бірге тұратын төрт және одан көп кәмелетке толмаған баласы бар көпбалалы отбасы – 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналар, сонымен қатар, құрамында бірге тұратын төрт және одан көп кәмелетке толмаған баласы бар көпбалалы отбасы –20 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Чернобыль АЭС апатты еске алу күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      3) 26 сәуір - Чернобыль АЭС апатты еске алу күніне:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдар – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдар – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балалары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балалары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасылары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасылары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасылары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасылары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр - Қазақстан Республикасындағы Отан қорғаушылар күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      4) 7 мамыр - Қазақстан Республикасындағы Отан қорғаушылар күніне:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшiлердi қоса алғанда) – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшiлердi қоса алғанда) – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      1986 - 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасылары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасылары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр - Ұлы Отан соғысындағы Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      5) 9 мамыр - Ұлы Отан соғысындағы Жеңіс күніне:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерi – 1156 (бір мың бір жүз елу алты) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерi – 5 000 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілері – 1156 (бір мың бір жүз елу алты) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z10" w:id="64"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілері – 5 000 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z11" w:id="65"/>
-[...15 lines deleted...]
-      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z12" w:id="66"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z181" w:id="67"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z182" w:id="68"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi –45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z183" w:id="69"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтар – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z184" w:id="70"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтар – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z185" w:id="71"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z186" w:id="72"/>
-[...15 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілері 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z187" w:id="73"/>
-[...15 lines deleted...]
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілері 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдары – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z20" w:id="74"/>
-[...15 lines deleted...]
-      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдары – 200 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдары – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z172" w:id="75"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдары – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдары – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z173" w:id="76"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдары – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасына байланысты зейнетақы төлемдерін немесе еңбек сіңірген жылдары үшін зейнетақы төлемдерін алушылар болып табылатын және бұрынғы КСР Одағының немесе Қазақстан Республикасының ордендерімен немесе медальдарымен наградталған не бұрынғы КСР Одағының немесе Қазақстан Республикасының құрметті атақтарына ие болған, не Қазақстан Республикасының құрмет грамоталарымен наградталған, не Қазақстан Республикасының ведомстволық наградаларымен наградталған адамдар – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z174" w:id="77"/>
-[...15 lines deleted...]
-      жасына байланысты зейнетақы төлемдерін немесе еңбек сіңірген жылдары үшін зейнетақы төлемдерін алушылар болып табылатын және бұрынғы КСР Одағының немесе Қазақстан Республикасының ордендерімен немесе медальдарымен наградталған не бұрынғы КСР Одағының немесе Қазақстан Республикасының құрметті атақтарына ие болған, не Қазақстан Республикасының құрмет грамоталарымен наградталған, не Қазақстан Республикасының ведомстволық наградаларымен наградталған адамдар – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z175" w:id="78"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналары және екінші рет некеге тұрмаған жесірлері; екінші рет некеге тұрмаған зайыбы (жұбайы) – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z176" w:id="79"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналары және екінші рет некеге тұрмаған жесірлері; екінші рет некеге тұрмаған зайыбы (жұбайы) – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаза тапқан (хабар-ошарсыз кеткен, қайтыс болған) адамның асыраушысынан айырылу жағдайы бойынша мемлекеттiк әлеуметтiк жәрдемақы төленетiн балалары мен басқа да асырауындағылары – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z177" w:id="80"/>
-[...15 lines deleted...]
-      қаза тапқан (хабар-ошарсыз кеткен, қайтыс болған) адамның асыраушысынан айырылу жағдайы бойынша мемлекеттiк әлеуметтiк жәрдемақы төленетiн балалары мен басқа да асырауындағылары – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің отбасылары – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z178" w:id="81"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің отбасылары – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасылары – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z179" w:id="82"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасылары – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасылары – 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z180" w:id="83"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасылары – 100 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлері, үш дәрежелі Еңбек Даңқы орденінің иегерлері – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      6) 30 тамыз - Қазақстан Республикасының Конституция күніне:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдар – 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      жеті жасқа дейінгі мүгедектігі бар балалар, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балалар – 40 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан - Қарттар күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      7) 1 қазан - Қарттар күніне:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75 жасқа толған және одан асқан тұлғалар – 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      75 жасқа толған және одан асқан тұлғалар – 20 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазан айының екінші жексенбісі – мүгедектігі бар адамдардың құқықтарын қорғау күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      8) Қазан айының екінші жексенбісі – мүгедектігі бар адамдардың құқықтарын қорғау күніне:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдар – 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...15 lines deleted...]
-      бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдар – 20 000 теңге;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балалар, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балалар – 10 (он) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      9) 25 қазан - Республика күніне:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күніне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының 1993 жылғы 14 сәуірдегі "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғалар – 400 000 теңге;</w:t>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғалар – 95 (тоқсан бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасы аумағында санаторий-курорттық емделуге әлеуметтік көмек ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамды (мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметтері көзделген, заңнамаға сәйкес жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды коспағанда) санаторий-курорттық ұйымда алып жүретін адамдарға жылына бір рет халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде төлем жүргізіледі (санаторий-курорттық емдеу қызметтері ұсынылған жеке абилитация және оңалту бағдарламасына әзірленген мүгедектігі бар адамдарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ардагерлерге Қазақстан Республикасының "Ардагерлер туралы" Заңының 3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес табысы есепке алынбай, жылына бір рет, мүгедектігі бар тұлғалар үшін белгіленген санаторий-курорттық емдеудің кепілдендірілген сомасынан аспайтын және 14 күннен аспайтын мерзімге болу құнын өтеу түрінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      11) Халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген сомадан аспайтын нақты шығындар мөлшерінде санаторийлік - курорттық емделуге бірінші топтағы мүгедектігі бар адамдарды (абилитация мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметтері көзделген, заңнамаға сәйкес жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды коспағанда) бірге ілесіп жүруші адамдарға, олардың санаторийлік -курорттық ұйымда болу құнын өтеуге, жылына 1 (бір) рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 жастан асқан зейнеткерлерге, егер олардың (отбасының) жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған Республикалық бюджет туралы заңымен белгіленген екі еселенген күнкөріс деңгейінен аспаса, жылына 1 (бір) рет санаторий-курорттық ұйымда 12 күнге дейін болу, халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын мүгедектігі бар адамдар үшін белгіленген кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде, шығындарды өтеу түрінде беріледі (санаторий-курорттық емдеу қызметтері ұсынылған жеке абилитация және оңалту бағдарламасына әзірленген мүгедектігі бар адамдарды қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда, санаторий-курорттық емделуге әлеуметтік көмек тек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек санаторий-курорттық емдеуді алған сәттен бастап екі айдан кешіктірілмей, нақты жұмсалған шығындар шегінде, өтініш негізінде және келесі құжаттарды қоса тіркеу арқылы беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табысын ескере отырып көмек көрсетілетін санаттар үшін адамның (отбасының) табыстары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі немесе "Қазпочта" акционерлік қоғамындағы шот нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторий-курорттық емделу орнына барып-қайту жол ақысы емделушінің өз қаражаты есебінен төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) коммуналдық қызметтерді төлеуге әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларына, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерi мен Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне тоқсан сайын ақшалай төлемдер түрінде 4 (төрт) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, 1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға, 1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылардың, қоныс аудару күнінде құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймағынан қоныс аударылғандардың (өз еркімен кеткендердің) және Қазақстан Республикасына қоныстанғандардың қатарындағы адамдарға, Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына, бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ, Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге, қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына жылына 1 (бір) рет 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде "Азаматтарға арналған үкімет" Мемлекеттік Корпорациясының тізімі негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Әлеуметтік маңызы бар ауруға ие болған жағдайда әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарағанды облысы денсаулық сақтау басқармасының "Облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорынның тізімі негізінде туберкулез ауруы бар тұлғаларға емделуге (сауықтыруға) жылына 1 (бір) рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарағанды облысы денсаулық сақтау басқармасының "Қарағанды облыстық ЖИТС-тың алдын-алу және күресі жөніндегі орталығы" коммуналдық мемлекеттік кәсіпорынның тізімі негізінде адамның иммун тапшылығы вирусынан туындаған ауруы бар балаларға ай сайын ақшалай төлемдер түріндегі 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) "Алтын алқа", "Күміс алқа" алқаларымен наградталған көпбалалы аналарға, сондай-ақ мектепке дейінгі білім беру ұйымдарында тәрбиеленіп, оқып жатқан балалары бар көпбалалы отбасыларға мемлекеттік органдардың ақпараттық жүйелеріндегі мәліметтер негізінде ақшалай төлем түріндегі әлеуметтік көмек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем күнтізбелік жыл ішінде бір рет (ағымдағы жылдың қазан айындағы жағдай бойынша) әрбір балаға 10 (он) айлық есептік көрсеткіш мөлшерінде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) дүлей апаттың салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген кезде әлеуметтік көмек оқиға басталған кезден бастап алты ай ішінде азаматтың (отбасының) табысына қарамастан бір рет көрсетіледі. Әлеуметтік көмектің шекті мөлшері – 100 (жүз) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген кезде әлеуметтік көмек оқиға басталған кезден бастап алты ай ішінде азаматтың (отбасының) табысына қарамастан бір рет көрсетіледі. Әлеуметтік көмектің шекті мөлшері– 150 (жүз елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қарағанды облысының денсаулық сақтау басқармасының "Облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының тізіміне сәйкес туберкулезбен ауыратын тұлғаларды және Қарағанды облысының денсаулық сақтау басқармасының "Қарағанды облыстық ЖИТС-тың алдын алу және оған қарсы күрес орталығы" коммуналдық мемлекеттік кәсіпорнының тізіміне сәйкес адамның иммун тапшылығы вирусынан туындаған ауруы бар балаларды қоспағанда әлеуметтік маңызы бар ауруы бар, жан басына шаққандағы орташа табысы Қазақстан Республикасының тиісті қаржы жылына арналған заңнамасында белгіленген 1 (бір) ең төменгі күнкөріс деңгейінен аспайтын тұлғаларға әлеуметтік көмек жылына 1 (бір) рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының тиісті қаржы жылына арналған заңнамасында белгіленген 1 (бір) ең төменгі күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табысы бар азаматтарға жылына 1 (бір) рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде әлеуметтік көмек беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пробация қызметінің есебінде тұрған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылған, босатылған күннен бастап үш айдан кешіктірмей анықтама негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетім балаларға, ата-анасының қамқорлығынсыз қалған тұлғаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзін-өзі күту қабілетінен айырылған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) "Ардагерлер туралы" Қазақстан Республикасы Заңының 3-бабының </w:t>
-[...422 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+      Отбасының жан басына шаққандағы орташа табысы әлеуметтік көмекті тағайындау үшін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептеледі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасы құрамы мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа табысы есептік кезеңдегі (алдыңғы тоқсан) отбасының жиынтық табысын осы кезеңдегі айлар санына (үш ай) және отбасы мүшелерінің санына бөлу арқылы есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қатты отынды сатып алуға әлеуметтік көмек жасына байланысты зейнеткерлерге, бірінші және екінші топтағы мүгедектігі бар адамдарға, он сегіз жасқа дейінгі мүгедектігі бар балаларды тәрбиелеп отырған отбасыларға, көпбалалы отбасыларға, атаулы әлеуметтік көмек алушыларға, жетім баланың (балалардың) және ата-анасының қамқорлығынсыз қалған баланың (балалардың) қорғаншыларына немесе қамқоршыларына, пешпен жылытылатын жеке тұрғын үй қорында тұратын, сол тұрғын үйдің меншік иелері болып табылатын, өзінде және отбасы мүшелерінде басқа тұрғын үйі жоқ және жан басына шаққандағы орташа табысы тиісті қаржы жылына Қазақстан Республикасының заңнамасында белгіленген 2 (екі) күнкөріс деңгейінен аспайтын жағдайда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің мөлшері өтініш берушінің қатты отынды сатып алуға байланысты нақты шығындары негізінде айқындалады, бірақ жылыту маусымында 1 (бір) рет 16 (он алты) айлық есептік көрсеткіштен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір жеке тұрғын үйде қатты отынды сатып алуға әлеуметтік көмек алуға құқығы бар бірнеше адам бірге тұрған жағдайда, өтемақы олардың тек біреуіне ғана төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алу үшін өтініш беруші жылыту маусымында әлеуметтік көмек төлеуге уәкілетті ұйымға төмендегі құжаттарды қоса тіркей отырып, өтініш береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатты отынды сатып алуға жұмсалған шығындарды растайтын құжат (чектердің көшірмелері, жүкқұжат, анықтама, шот фактура);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің (отбасы мүшелерінің) табыстары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәртебесін растайтын құжаттың көшірмесі (зейнетақы куәлігі, мүгедектік туралы анықтама, балалардың туу туралы куәліктері, жергілікті атқарушы органның қаулысы немесе бұйрығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлікке тіркелген құқықтардың жоқ (бар) екендігі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі немесе "Қазпошта" акционерлік қоғамындағы банктік шот нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар салыстыру үшін түпнұсқаларымен және көшірмелерімен бірге ұсынылады, содан кейін түпнұсқалар өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайына тексеру жүргізу үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттілігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу үшін негіздердің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әрбір жеке жағдайда көрсетілетін әлеуметтік көмектің мөлшерін арнайы комиссия айқындайды және оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...301 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3467,332 +3714,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек көрсетуден бас тарту мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсетуге арналған шығыстарды қаржыландыру Қарағанды қаласында тіркелген және тұрақты тұратын азаматтарға ағымдағы қаржы жылына арналған қала бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек келесі жағдайларда тоқтатылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3827,52 +4074,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3887,52 +4134,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3947,433 +4194,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 27-і күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органга әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті органы әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті органы төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті органы әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті органы арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4478,682 +4663,682 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 96</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шешіміне 2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәслихаттың күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z172" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарағанды қалалық мәслихатының V шақырылған XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2898 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z173" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарағанды қалалық мәслихатының V шақырылған XLIV сессиясының 2015 жылғы 25 ақпандағы № 423 "Қарағанды қалалық мәслихатының кейбір шешімдеріне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3048 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z174" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қарағанды қалалық мәслихатының V шақырылған XLVI сессиясының 2015 жылғы 20 мамырдағы № 452 "Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы №363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3236 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z175" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қарағанды қалалық мәслихатының VI шақырылған IV сессиясының 2016 жылғы 24 тамыздағы № 39 "Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы №363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3949 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z176" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қарағанды қалалық мәслихатының VI шақырылған ХVIII сессиясының 2017 жылғы 11 қазандағы № 211 "Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы №363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде тіркелген) № 4415 құқықтық актілер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z177" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қарағанды қалалық мәслихатының VI шақырылған XXIV сессиясының 2018 жылғы 11 сәуірдегі № 276 "Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы №363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4716 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z178" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қарағанды қалалық мәслихатының 2019 жылғы 25 сәуірдегі № 389 "V шақырылған Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5302 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z179" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қарағанды қалалық мәслихатының 2019 жылғы 28 қарашадағы № 460 "V шақырылған Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5559 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z180" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қарағанды қалалық мәслихатының 2020 жылғы 25 қарашадағы № 592 "V шақырылған Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6106 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z181" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қарағанды қалалық мәслихатының 2021 жылғы 17 наурыздағы № 31 "V шақырылған Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6274 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z182" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қарағанды қалалық мәслихатының 2021 жылғы 26 мамырдағы № 49 "V шақырылған Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне толықтырулар енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23066 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z183" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қарағанды қалалық мәслихатының 2022 жылғы 29 маусымдағы № 172 "V шақырылған Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28721 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z184" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қарағанды қалалық мәслихатының 2022 жылғы 21 желтоқсандағы №229 "V шақырылған Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31269 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z185" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қарағанды қалалық мәслихатының 2023 жылғы 25 мамырдағы № 33 "V шақырылған Қарағанды қалалық мәслихатының XLI сессиясының 2014 жылғы 27 қарашадағы № 363 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Қарағанды қаласындағы мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидасын бекіту туралы" шешіміне толықтырулар енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6418-09 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>