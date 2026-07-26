--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="271528d" w14:textId="271528d">
+    <w:p w14:paraId="266ffd0" w14:textId="266ffd0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5290,55 +5290,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5664,31 +5664,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>