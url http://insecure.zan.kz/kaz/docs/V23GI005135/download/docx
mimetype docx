--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="027cb39" w14:textId="027cb39">
+    <w:p w14:paraId="5c0c85c" w14:textId="5c0c85c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,153 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сарысу ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z7" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жамбыл облысы Сарысу аудандық мәслихатының 2023 жылғы 13 желтоқсандағы № 14-4 шешімі. Жамбыл облысы Әділет департаментінде 2023 жылғы 21 желтоқсанда № 5135 болып тіркелді. Күші жойылды - Жамбыл облысы Сарысу аудандық мәслихатының 2026 жылғы 3 маусымдағы № 58-2 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Сарысу аудандық мәслихатының 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін - өзі басқару туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -662,104 +747,109 @@
               </w:rPr>
               <w:t xml:space="preserve"> шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сарысу ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z200" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - Жамбыл облысы Сарысу аудандық мәслихатының 09.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39-10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z201" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z202" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сарысу ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -794,412 +884,452 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) Қазақстан Республикасы Үкіметінің 2023 жылдың 30 маусымындағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 523</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысына сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z203" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негiзгi терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z204" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z205" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Сарысу ауданы әкімінің шешімімен құрылатын комиссия; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z206" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы органмен (әрі қарай – ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z207" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Сарысу ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі (әрі қарай - КММ);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z208" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z209" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – Жамбыл облысы бойынша белгіленген шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z210" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z211" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z212" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсібтік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z213" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z214" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z215" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z216" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z217" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z218" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) отбасы – некеден (ерлі-зайыптылықтан), туыстықтан, жекжаттықтан, бала асырап алудан немесе балаларды тәрбиеге алудың өзге де нысандарынан туындайтын және отбасы қатынастарын нығайтып, дамытуға септігін тигізуге арналған мүліктік және жеке мүліктік емес құқықтар мен міндеттерге байланысты адамдар тобы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z219" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) туыстар – үлкен атасы мен үлкен әжесіне дейін ортақ ата-бабалары бар туыстық байланыстағы адамдар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z220" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті беруші учаскелік комиссиядан немесе ауылдық округ әкімінен құжаттар келіп түскен күннен бастап бір жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 181</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) бекітілген Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына сәйкес адамның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық топтамасын арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z221" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z222" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Әлеуметтік кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1334,1599 +1464,1688 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z223" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Азаматтардың мұқтаждар санаттарына әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жарты жылда 1 рет, жылына 1 рет) Сарысу ауданы аумағында тұрақты тұратын азаматтарға көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z224" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін, сондай-ақ әлеуметтік көмек көрсетудің дүркінділігін Сарысу ауданы әкімдігінің ұсынымы бойынша Сарысу ауданы мәслихаты белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z225" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Әлеуметтік көмек көрсету, мұқтаж алушылардың жекелеген санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z226" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z227" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Алушылар санатының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін ЖАО белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z228" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z229" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z230" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z231" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z232" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z233" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z234" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z235" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z236" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z237" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z238" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z239" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Атаулы күндер мен мереке күндеріне мезгілді әлеуметтік көмек бір рет, ақшалай төлем түрінде келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z240" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 7 мамыр - Отан қорғаушы күніне:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z241" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына – жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z242" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 9 мамыр – Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z243" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысына қатысушылар, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлер, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерi, Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілерге - жылына бір рет 1500000 (бір миллион бес жүз мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="8"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z63" w:id="9"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына - жылына бір рет 100000 (жүз мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z64" w:id="10"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z65" w:id="11"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z66" w:id="12"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z67" w:id="13"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z68" w:id="14"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға - жылына бір рет 60000 (алпыс мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z69" w:id="15"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - жылына бір рет 100000 (жүз мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z70" w:id="16"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарға - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z71" w:id="17"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z72" w:id="18"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар - 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға- жылына бір рет 60 000 (алпыс мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z73" w:id="19"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z74" w:id="20"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға- жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z75" w:id="21"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің отбасыларына жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z76" w:id="22"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z244" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z245" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z246" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлерге – жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z247" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z248" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерiне - жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z249" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң, оның ішінде бейбіт кезінде қайтыс болған ардагерлердің отбасыларына - жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z250" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z251" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z252" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z253" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z254" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z255" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z256" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z257" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z258" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z259" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына – жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z260" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - жылына бір рет 50000 (елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="23"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z95" w:id="24"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 16 желтоқсан -Тәуелсіздік күніне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z261" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңымен белгіленген Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, саяси қуғын-сүргін құрбандарына - жылына бір рет 150000 (бір жүз елу мың) теңге мөлшерінен кем емес.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z262" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бір реттік әлеуметтік көмек өтініштері бойынша адамдардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z263" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты әлеуметтік көмек отбасының жан басына шаққандағы орташа табысы 20 (жиырма еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда, орын алған бір жағдай бойынша бір рет 300 (үш жүз) айлық есептік көрсеткішке дейін арнайы комиссия қортындысы негізінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z264" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекке жүгіну табиғи зілзаланың немесе өрттің салдарынан өмірлік қиын жағдай туындаған сәттен бастап 6 (алты) ай мерзімде жүргізіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z265" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қатерлі ісік ауруы бар адамдарға ең төменгі күнкөріс деңгейінің 3 (үш) еселік мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып, жылына бір рет 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="25"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік мәні бар аурулармен ауыратын адамдарға әлеуметтік көмек отбасының жан басына шаққандағы орташа табысы 2 (екі) еселенген ең төменгі күнкөріс деңгейінен аспайтын жағдайда, жылына бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z102" w:id="26"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы негіз болып табылған күннен бастап 3 (үш) ай ішінде, кәмелетке толмағандардың арнаулы білім беру ұйымдарында, ерекше режимде ұстайтын білім беру ұйымдарында болған, табысы 3 (үш) күнкөріс деңгейінен аспаған жағдайда, арнайы комиссияның анықтауымен 15 (он бес) айлық есептік көрсеткіш көлемінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z103" w:id="27"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жасы ұлғаюына байланысты өзіне өзі қызмет көрсетуге қабілетсіздігіне, жетімдік, ата-ана қамқорлығының болмауына байланысты өмірлік қиын жағдай туындаған кезде әлеуметтік көмек табыс ең төменгі күнкөріс деңгейінің 1 (бір еселенген) мөлшерінен аспаған жағдайда 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z266" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) санаторийлік - курорттық емделуге әлеуметтік көмек, Ұлы отан соғысының ардагерлеріне, жеңілдіктер бойынша Ұлы отан соғысының ардагерлеріне теңестірілгендерге, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және еңбек ардагерлеріне табыстарын есепке алмай, абилитация мен оңалтудың жеке бағдарламасы болмаған жағдайда Қазақстан Республикасының аумағында санаторийлік - курорттық емделуге арналған шығындардың мөлшерінде, жылына бір рет, жол шығыны төлемінсіз 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="28"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасына қарай зейнет демалысына шыққан зейнеткерлерге оңалтудың жеке бағдарламасы болмаған жағдайда Қазақстан Республикасының аумағында санаторий-курорттық емделуге арналған шығындарды өтеу үшін жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің 3 (үш еселенген) деңгейінен аспайтын, санаторий-курорттық емделуге жұмсалған шығындарды растайтын құжаттарды ұсынған жағдайда, жылына бір рет, жол шығыны төлемінсіз 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z106" w:id="29"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) санаторийлік - курорттық емделуге абилитация мен оңалтудың жеке бағдарламасы бар және әлеуметтік қызметтер порталы арқылы санаторий- курорттық емделуге жолдаманы таңдаған бірінші топтағы мүгедектігі бар адамдардың күтіміне байланысты әлеуметтік төлемді алушылар немесе жеке көмекшілеріне жолдама құнын өтеуге құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z107" w:id="30"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органдар бірінші топтағы мүгедектігі бар адамдардың күтіміне байланысты әлеуметтік төлемді алушыларының немесе жеке көмекшілерінің санаторийлік - курорттық ұйымында болу құнын жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің 3 (үш еселенген) деңгейінен аспайтын жағдайда халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде берілетін кепілдік берілген соманың 70% (жетпіс пайызы) мөлшерінде өтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z108" w:id="31"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек алу үшін өтініш беруші уәкілетті органға жүгінеді және осы Қағидаларда көзделген құжаттар тізбесіне қосымша, бірінші топтағы мүгедектігі бар адамды санаторийлік-курорттық емделуге алып жүруге байланысты болған шығыстарды растайтын құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z109" w:id="32"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алып жүрушінің жол жүру шығыстарын төлеу еріп жүрушінің жеке қаражаты есебінен жүзеге асырылады. Біржолғы әлеуметтік көмекке жүгіну мерзімі, жағдай туындаған күннен бастап 3 (үш) айдан кешіктірілмей жасалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z110" w:id="33"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тұрғын үйді газдандыруға бір рет әлеуметтік көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z111" w:id="34"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отбасының жан басына шаққандағы табысы үш еселік ең төменгі күнкөріс деңгейінен аспайтын газдандыруға жататын жергілікті жеке тұрғын үйде тұратын, оларда және отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда, жеке меншік иесі немесе жеке меншік иесінің отбасы мүшелері болып табылатын жасы бойынша зейнеткерлерге, мүгедектігі бар адамдарға, мүгедектігі бар балалары бар немесе оларды тәрбиелеуші отбасыларға, көп балалы аналарға және көп балалы отбасыларға, атаулы әлеуметтік көмек алушыларға, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, жетім баланың (жетім балалардың) және ата-анасының қамқорлығынсыз қалған баланың (балалардың) қамқоршыларына немесе қорғаншыларына жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z112" w:id="35"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмектің көлемі бір рет 100 (жүз) айлық есептік көрсеткіштен аспайтын газ құбырын орнатуға және жүргізуге байланысты өтініш берушінің нақты шығындарының негізінде анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z113" w:id="36"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек алу үшін өтініш беруші уәкілетті органға жүгінеді және осы Қағидаларда көзделген құжаттар тізбесіне қосымша газ құбырын орнату және жүргізуге байланысты болған шығыстарын растайтын акт және/немесе құжат (чектердің, түбіртектердің көшірмелері, қызметтерді көрсетуге арналған шарт) және жылжымайтын мүлікке тіркелген құқығының болмауы (болуы) туралы анықтама қоса беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ай сайынғы әлеуметтік көмек көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z115" w:id="38"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туберкулезбен ауыратын және амбулаториялық емдеудегі адамдарға, балалардың ата-аналарына немесе заңды өкілдеріне әлеуметтік көмек отбасының жан басына шаққандағы табысы 3 (үш еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z116" w:id="39"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адамның вирустық иммун тапшылығын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың немесе АИТВ-мен ауыратын балалардың ата-аналарына немесе заңды өкілдеріне әлеуметтік көмек отбасының жан басына шаққандағы табысы 3 (үш еселенген) ең төменгі күнкөріс деңгейінен аспайтын жағдайда ай сайын 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z117" w:id="40"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек ұсынуға шығыстарды қаржыландыру Жамбыл облысы, Сарысу ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z118" w:id="41"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек ақшалай түрде екінші деңгейдегі банктер немесе банктік операциялардың тиісті түрлеріне лицензиялары бар ұйымдар арқылы алушылардың шоттарына аудару жолымен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z119" w:id="42"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z120" w:id="43"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z121" w:id="44"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын "Сарысу ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" КММ-сі айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z122" w:id="45"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z123" w:id="46"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2941,412 +3160,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z124" w:id="47"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2- қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z125" w:id="48"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z126" w:id="49"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z127" w:id="50"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z128" w:id="51"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z129" w:id="52"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z130" w:id="53"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z131" w:id="54"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z132" w:id="55"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z133" w:id="56"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z134" w:id="57"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z135" w:id="58"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z136" w:id="59"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z137" w:id="60"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z138" w:id="61"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z139" w:id="62"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z140" w:id="63"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қағидалардың 9-тармағында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z141" w:id="64"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3361,152 +3580,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z142" w:id="65"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z143" w:id="66"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z144" w:id="67"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z145" w:id="68"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z145" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z146" w:id="69"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z147" w:id="70"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3521,272 +3740,272 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z148" w:id="71"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z148" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z149" w:id="72"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z149" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z150" w:id="73"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z150" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z151" w:id="74"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z151" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z152" w:id="75"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z153" w:id="76"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z153" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z154" w:id="77"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z154" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z155" w:id="78"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z155" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z156" w:id="79"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z156" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z157" w:id="80"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z157" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z158" w:id="81"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3801,811 +4020,811 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бас тартқан жағдайда – Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z159" w:id="82"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z160" w:id="83"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z161" w:id="84"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z162" w:id="85"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z163" w:id="86"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z164" w:id="87"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z165" w:id="88"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z165" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z166" w:id="89"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z167" w:id="90"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Жамбыл облысы, Сарысу ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z168" w:id="91"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z169" w:id="92"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z170" w:id="93"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z171" w:id="94"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z172" w:id="95"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін Сарысу ауданынан тыс кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z173" w:id="96"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z174" w:id="97"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z175" w:id="98"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z176" w:id="99"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың 3) тармақшасы Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z177" w:id="100"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z177" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z178" w:id="101"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z178" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z179" w:id="102"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z179" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z180" w:id="103"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z180" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Әлеуметтік көмекті тағайындау немесе одан бас тарту туралы шешімге Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің нормаларына сәйкес шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z181" w:id="104"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z181" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z182" w:id="105"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z182" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z183" w:id="106"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z183" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z184" w:id="107"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z184" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z185" w:id="108"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z185" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z186" w:id="109"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z186" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z187" w:id="110"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z187" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z188" w:id="111"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z188" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z189" w:id="112"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z189" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z190" w:id="113"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z190" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z191" w:id="114"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z191" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z192" w:id="115"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z192" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z193" w:id="116"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z193" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z194" w:id="117"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z194" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4665,282 +4884,304 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2023 жылғы 13 желтоқсандағы №14-4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="118"/>
+    <w:bookmarkStart w:name="z89" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сарысу аудандық мәслихатының күші жойылды деп танылған кейбір шешімдердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z90" w:id="119"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z90" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Сарысу ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Сарысу аудандық мәслихатының 2021 жылғы 7 сәуірдегі № 4-3 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№4937</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z91" w:id="120"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z91" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Сарысу аудандық мәслихатының 2021 жылғы 7 сәуірдегі № 4-3 "Сарысу ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешiмiне өзгерістер енгізу туралы" Сарысу аудандық мәслихатының 2022 жылғы 25 тамыздағы № 29-5 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№29346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z92" w:id="121"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z92" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Сарысу аудандық мәслихатының 2021 жылғы 7 сәуірдегі № 4-3 "Сарысу ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" шешiмiне өзгеріс енгізу туралы" Сарысу аудандық мәслихатының 2022 жылғы 11 қарашадағы № 33-2 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№30532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z93" w:id="122"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z93" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Сарысу ауданы бойынша әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы" Сарысу аудандық мәслихатының 2021 жылғы 7 сәуірдегі № 4-3 шешiмiне өзгерістер енгізу туралы" Сарысу аудандық мәслихатының 2023 жылғы 21 шілдедегі № 6-7 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№5069</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5262,35 +5503,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>