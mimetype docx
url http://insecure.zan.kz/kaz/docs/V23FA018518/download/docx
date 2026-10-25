--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a32884a" w14:textId="a32884a">
+    <w:p w14:paraId="8be5070" w14:textId="8be5070">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2504,91 +2504,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргінде болған тұлғаларға - 55 (елу бес) айлық есептік көрсеткіш мөлшерінде.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына біржолғы немесе мерзімді (ай сайын) көрсетіледі:</w:t>
+      7. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Табиғи зілзала немесе өрттің шыққан орны бойынша табиғи зілзаланың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) жан басына шаққандағы орташа табысты және материалдық-тұрмыстық жағдайды зерттеп-қарауды есепке алмағанда өрт туралы немесе немесе табиғи зілзаланың актінде белгіленген мөлшерде, бір мезгілде 100 (жүз) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтініш жасаған тоқсанның алдындағы тоқсандағы жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселік шамасынан аспайтын өмірлік қиын жағдайдағы тұлғаларға (отбасыларға) материалдық-тұрмыстық жағдайды зерттемей отырып жылына бір рет көмек көрсетіледі;</w:t>
+      2) тоқсан ішіндегі барлық айларды ескере отырып, өтініш жасаған тоқсанның алдындағы есепті тоқсан үшін жан басына шаққандағы ресми расталған табысы ең төменгі күнкөріс деңгейінің бір еселенген шамасының шегінен аспайтын, қиын өмірлік жағдайда жүрген адамдарға (отбасыларға) материалдық-тұрмыстық жағдайын тексерусіз жылына бір рет біржолғы беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы аурулары бар тұлғаларға өтініш жасаған тоқсанның алдындағы тоқсандағы жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселік шамасынан аспайтын адамдарға материалдық-тұрмыстық жағдайды зерттемей жылына бір рет бір рет көмек көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
@@ -2608,2060 +2608,2362 @@
         <w:t xml:space="preserve">
       4) туберкулез ауруымен амбулаторлық есепте тұрған тұлғаларға - жан басына шаққандағы орташа табысы есепке алмағанда және материалдық-тұрмыстық жағдайы зерттелмей ай сайын 7 (жеті) айлық есептік көрсеткіш мөлшерінде ұсынылады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) адамның иммун тапшылығы вирусын жұқтырған диспансерлік есепте тұрған он сегіз жасқа дейінгі балаларға (ата-анасының біріне немесе балалардың өзге де заңды өкілдеріне) жан басына шаққандағы орташа табысы ескерілмей және материалдық-тұрмыстық жағдайын зерттеп-қараусыз тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің екі еселенген мөлшерінде ай сайын тағайындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
-[...15 lines deleted...]
-      6) жетімдік, ата – ана қамқорлығының болмауы - өтініш берген тоқсанның алдындағы тоқсандағы жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселік шамасынан аспаған жағдайда материалдық-тұрмыстық жағдайды зерттемей жылына бір рет көрсетіледі; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - Абай облысы Семей қаласы мәслихатының 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды - Абай облысы Семей қаласы мәслихатының 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) алып тасталды - Абай облысы Семей қаласы мәслихатының 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи зілзала немесе өрт салдарынан мүлікке залал келтірілген кезде әлеуметтік көмек зардап шеккен мүліктің орналасқан жері бойынша оның меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...15 lines deleted...]
-      7) жасының ұлғаюына байланысты өзіне – өзі қызмет көрсетуге қабілетсіздік - өтініш берген тоқсанның алдындағы тоқсандағы жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінің бір еселік шамасынан аспаған жағдайда материалдық-тұрмыстық жағдайды зерттемей жылына бір рет бір рет көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      8) бас бостандығынан айыру орындарынан босап шыққандарға, пробация қызметінің есебінде тұрған азаматтарға- жан басына шаққандағы орташа табысын есепке алмағанда және материалдық-тұрмыстық жағдайын зерттемей жылына бір рет көмек көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
-[...15 lines deleted...]
-      Табиғи зілзала немесе өрт салдарынан мүлікке залал келтірілген кезде әлеуметтік көмек зардап шеккен мүліктің орналасқан жері бойынша оның меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Абай облысы Семей қаласы мәслихатының 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмектің шекті мөлшері 100 (жүз) айлық есептік көрсеткішті құрайды. "Ардагерлер туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> мәртебесі белгіленген Ұлы Отан соғысының ардагерлеріне әлеуметтік көмектің шекті мөлшері 5000000 (бес миллион) теңге құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...15 lines deleted...]
-      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
-[...35 lines deleted...]
-        <w:t> мәртебесі белгіленген Ұлы Отан соғысының ардагерлеріне әлеуметтік көмектің шекті мөлшері 5000000 (бес миллион) теңге құрайды.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
-[...15 lines deleted...]
-      9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылардың санаттарын "Абай облысы Семей қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
-[...25 lines deleted...]
-        <w:t>3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...15 lines deleted...]
-      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек алушылардың санаттарын "Абай облысы Семей қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі айқындайды.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
-[...15 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
-[...15 lines deleted...]
-      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
-[...15 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер енгізілді - Абай облысы Семей қаласы мәслихатының 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
-[...15 lines deleted...]
-      жетімдік, ата-ана қамқорлығының болмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
-[...15 lines deleted...]
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмау фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
-[...15 lines deleted...]
-      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
-[...15 lines deleted...]
-      12. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
-[...15 lines deleted...]
-      Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
-[...15 lines deleted...]
-      14. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
-[...15 lines deleted...]
-      15. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
-[...15 lines deleted...]
-      16. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...15 lines deleted...]
-      17. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
-[...15 lines deleted...]
-      18. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бас тартқан жағдайда – Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
-[...15 lines deleted...]
-      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
-[...15 lines deleted...]
-      ақпараттық жүйелерді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
-[...15 lines deleted...]
-      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
-[...15 lines deleted...]
-      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
-[...15 lines deleted...]
-      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
-[...15 lines deleted...]
-      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
-[...55 lines deleted...]
-        <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21 Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
-[...15 lines deleted...]
-      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
-[...15 lines deleted...]
-      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
-[...15 lines deleted...]
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
-[...15 lines deleted...]
-      20. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
-[...15 lines deleted...]
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
-[...15 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
-[...15 lines deleted...]
-      21 Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Осы тармақтың 3) тармақшасы Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
-[...15 lines deleted...]
-      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z153" w:id="144"/>
-[...15 lines deleted...]
-      22. Мынадай:</w:t>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
-[...15 lines deleted...]
-      1) алушы қайтыс болған;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
-[...15 lines deleted...]
-      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z156" w:id="147"/>
-[...15 lines deleted...]
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z157" w:id="148"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z158" w:id="149"/>
-[...15 lines deleted...]
-      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z159" w:id="150"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z160" w:id="151"/>
-[...15 lines deleted...]
-      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 27-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z161" w:id="152"/>
-[...15 lines deleted...]
-      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласы мәслихатының 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
-[...15 lines deleted...]
-      23. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
-[...15 lines deleted...]
-      24. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
-[...15 lines deleted...]
-      25. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгерістер енгізілді - Абай облысы Семей қаласы мәслихатының 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z165" w:id="156"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
-[...15 lines deleted...]
-      26. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z167" w:id="158"/>
-[...15 lines deleted...]
-      27. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z168" w:id="159"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4753,322 +5055,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 14/82-VIII Шешімге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Семей қаласы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Семей қаласы мәслихатының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2021 жылғы 8 қаңтардағы № 63/458-VI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 8351 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Семей қаласы мәслихатының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Семей қаласы мәслихатының 2021 жылғы 8 қаңтардағы № 63/458-VI шешіміне өзгерістер енгізу туралы" 2021 жылғы 16 сәуірдегі № 8/52-VII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 8663 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z181" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Семей қаласы мәслихатының "Семей қаласы мәслихатының 2021 жылғы 8 қаңтардағы № 63/458-VI "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2021 жылғы 24 желтоқсандағы № 20/146-VII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік-құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 26334 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z182" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Семей қаласы мәслихатының "Семей қаласы мәслихатының 2021 жылғы 8 қаңтардағы № 63/458-VI "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 4 қарашадағы № 35/245-VII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 30475 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Семей қаласы мәслихатының "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Семей қаласы мәслихатының 2021 жылғы 8 қаңтардағы № 63/458-VI шешіміне өзгерістер мен толықтыру енгізу туралы" 2023 жылғы 20 сәуірдегі № 2/15-VIII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 51-18 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>