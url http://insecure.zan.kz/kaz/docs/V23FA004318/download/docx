--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="332c5e4" w14:textId="332c5e4">
+    <w:p w14:paraId="c845000" w14:textId="c845000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Семей қаласында пәтерлер, тұрғын емес үй-жайлар меншік иелерінің, көппәтерлі тұрғын үйде лифтілерді жөндеуге және ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Абай облысы Семей қаласының әкімдігінің 2023 жылғы 7 сәуірдегі № 262 қаулысы. Абай облысының Әділет департаментінде 2023 жылғы 14 сәуірде № 43-18 болып тіркелді.</w:t>
+        <w:t>Абай облысы Семей қаласының әкімдігінің 2023 жылғы 7 сәуірдегі № 262 қаулысы. Абай облысының Әділет департаментінде 2023 жылғы 14 сәуірде № 43-18 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының атауы жаңа редакцияда – Абай облысы Семей қаласы әкімдігінің 23.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -805,123 +805,123 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) басқарушы компания – жасалған шарт негізінде кондоминиум объектісін басқару жөніндегі қызметтерді көрсететін жеке немесе заңды тұлға;</w:t>
-[...35 lines deleted...]
-      3) көппәтерлі тұрғын үйді басқарушы – басқаратын көппәтерлі тұрғын үйдегі пәтердің, тұрғын емес үй-жайдың, орынтұрақ орынының, қойманың меншік иесі болып табылмайтын, уәкілетті орган бекіткен біліктілік талаптарына сай келетін Қазақстан Республикасының азаматы;</w:t>
+      басқарушы компания - кондоминиум объектісін басқарудың жасалған шартының немесе көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй - жайлары меншік иелерінің жиналысы хаттамасының негізінде кондоминиум объектісін басқару бойынша қызметтер көрсететін кәсіпкерлік субъектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дауыс беру - пәтерлердің, тұрғын емес үй - жайлардың, орынтұрақ орындарының, қоймалардың меншік иелері кондоминиум объектісін басқаруға байланысты мәселелер бойынша шешім қабылдау үшін дауыстарды санау арқылы өз пікірлерін білдіретін рәсім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пәтерлер (тұрғын емес үй - жайлар) меншік иелерінің кооперативі - кондоминиум объектісін басқарудың жасалған шартының немесе көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы хаттамасының негізінде кондоминиум объектісін басқару бойынша қызметтер көрсету үшін пәтерлердің, тұрғын емес үй - жайлардың меншік иелері құрған коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көппәтерлі тұрғын үй кеңесі (бұдан әрі –үй кеңесі) – пәтерлердің, тұрғын емес үй-жайлардың меншік иелері қатарынан сайланатын кондоминиум объектісін алқалы басқару органы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
+      көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі - жиналыс) - кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тұрғынжайдың жалпы алаңы - тұрғынжайдың пайдалы алаңының және нормативтік-техникалық актілерге сәйкес төмендететін коэффициенттер қолданылып есептелетін балкондар (лоджиялар, дәліздер, террассалар) алаңдарының жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -985,105 +985,149 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      11) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар,) шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үй ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      14) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) алып тасталды - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1093,113 +1137,361 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) көппәтерлі тұрғын үй мүлкінің меншік иелері бірлестігі (бұдан әрі – мүліктің меншік иелері бірлестігі) – коммерциялық емес ұйым болып табылатын, бір көппәтерлі тұрғын үй пәтерлерінің, тұрғын емес үй-жайларының меншік иелері құрған, кондоминиум объектісін басқаруды жүзеге асыратын, оны күтіп-ұстауды қаржыландыратын және оның сақталуын қамтамасыз ететін заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге арналған шығыстар – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісінің ортақ мүлкін немесе оның жекелеген бөліктерін күрделі жөндеуге арналған міндетті ай сайынғы жарналары.</w:t>
+      17) жинақтаушы жарналар - пәтерлер, тұрғын емес үй - жайлар, орынтұрақ орындары, қоймалар меншік иелерінің кондоминиум объектісінің ортақ мүлкін немесе оның жекелеген бөліктерін күрделі жөндеуге арналған ай сайынғы міндетті жарналары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы Қағидалар көппәтерлі тұрғын үйдің пәтер, тұрғын емес үй-жайлары меншік иелерінің Семей қаласының аумағында бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйдің пәтерлері, тұрғын емес үй-жайлары меншік иелерінің көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын жөндеуге байланысты шығыстарды өтеуіне қолданылмайды.</w:t>
+      Осы Қағидалар Семей қаласына бірыңғай сәулеттік келбет беруге бағытталған, реконструкциялау, қабырғаларын, шатырларын ағымдағы және күрделі жөндеу шараларына бөлінген, жергілікті бюджет есебінен жүзеге асырылатын қаржыландыруға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстарға қатысады және Заңда көзделген міндеттерді атқарады.</w:t>
+      4. Пәтерлердің, тұрғын емес үй-жайлардың орынтұрақ орындарының, қоймалардың меншік иелері кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстарға қатысады және Заңда көзделген міндеттерді атқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісінің ортақ мүлкіне ағымдағы және күрделі жөндеу жүргізуді қоса алғанда, кондоминиум объектісінің ортақ мүлкін күтіп-ұстау және оның қауіпсіз пайдаланылуын қамтамасыз ету жөніндегі шараларды қолдануға міндетті.</w:t>
+      5. Пәтерлердің, тұрғын емес үй-жайлардың орынтұрақ орындарының, қоймалардың меншік иелері кондоминиум объектісінің ортақ мүлкіне ағымдағы және күрделі жөндеу жүргізуді қоса алғанда, кондоминиум объектісінің ортақ мүлкін күтіп-ұстау және оның қауіпсіз пайдаланылуын қамтамасыз ету жөніндегі шараларды қолдануға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Семей қаласында пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеу мен ауыстыруға, күрделі жөндеуге байланысты ақшаны қайтаруын қамтамасыз ету тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1239,157 +1531,281 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пәтер иелерінің, тұрғын емес үй-жайлардың жиналысы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>42-1- бабында</w:t>
+        <w:t>42 тармағымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс қабылдаған шешімдер пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың барлық меншік иелері үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері белгіленген тәртіппен көппәтерлі тұрғын үйді күрделі жөндеу, жергілікті бюджет қаражаты есебінен лифтілерді жөндеу және ауыстыру туралы оң шешім қабылдаған кезде, егер қатысу сәтінде басқару органы (басқару нысаны) таңдалмаса, көппәтерлі тұрғын үйді басқару органын сайлайды.</w:t>
+      Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері белгіленген тәртіппен көппәтерлі тұрғын үйді күрделі жөндеу, жергілікті бюджет қаражаты есебінен лифтілерді жөндеу және ауыстыру туралы оң шешім қабылдаған кезде, егер қатысу сәтінде басқару органы (басқару нысаны) таңдалмаса, көппәтерлі тұрғын үйді немесе басқару субъектісі басқару органын сайлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жиналыста шешім қабылдау үшін пәтер, тұрғын емес үй-жайлар иелерінің қажетті кворумы болмаған жағдайда жазбаша сауалнама жүргізіледі. Жазбаша сауалнама жиналыс жарияланған күннен бастап екі айдан аспайтын мерзімде жүргізіледі. Жазбаша сауалнама жүргізу және дауыс беруді ұйымдастыру туралы шешімді Үй кеңесі немесе тұрғындардың бастамашыл тобы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбаша сауалнама жүргізу тәртібі Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>42-2- бабына</w:t>
+        <w:t>42 - тармағымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Лифтілерді жөндеуді және ауыстыруды, тұрғын үйді күрделі жөндеуді талап ететін көппәтерлі тұрғын үйлердің бекітілген тізбесі негізінде оң шешім қабылданған жағдайда ТҚ және ТИ бөлімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1438,616 +1854,854 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көппәтерлі тұрғын үйлердің пәтерлері мен тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орындалған жұмыстарды қабылдау жөніндегі комиссияларға қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      10. Кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге қаражат жинақтау, оның ішінде кемінде 3 жыл ішінде бекітілген шығыстар сметасының кемінде 50 (елу) пайызының жинақ шотында ақшалай қаражатты жинақтау туралы шарттың талаптарын орындау кезінде мүліктің меншік иелерінің бірлестігі немесе жай серіктестік тұрғын үй қарызын алу үшін екінші деңгейдегі банкке жүгінеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйдің пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеу мен ауыстыруға, күрделі жөндеуге байланысты іс-шараларды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бағдарлама әкімшісі бөлімі үйдің (лифтілердің) техникалық жай-күйін тексеру қорытындысы бойынша көппәтерлі тұрғын үйдің пәтерлері, тұрғын емес үй-жайлары, тұрақ орындарының, қоймалардың меншік иелерінің жиналысын ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лифтілерді жөндеуге арналған сметалық құжаттаманы келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйге күрделі жөндеу жүргізуге, лифтілерді ауыстыруға жобалық-сметалық құжаттаманы келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйге күрделі жөндеу жүргізуге, лифтілерді жөндеуге (ауыстыруға) арналған шығыстар сомасын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақшалай қаражатты қайтару тәртібі мен мерзімдерін келіседі. Жүргізілген күрделі жөндеу үшін қаражатты қайтару сомасының есебі кондоминиум объектісінің ортақ мүлкіндегі олардың үлесіне сәйкес пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері ұсынатын техникалық сипаттамалар негізінде айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орындалған жұмыстарды қабылдауға қатысу үшін үй-жайлардың (пәтерлердің) меншік иелері арасынан жауапты адамдарды таңдауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мамандандырылған уәкілетті ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік сатып алу порталында мердігерлік ұйымды айқындау жөніндегі жұмыстарды ұйымдастырады және жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқару органдарымен және пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелерімен күрделі жөндеуді орындауға шарттар жасасуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шартқа сәйкес күрделі жөндеуді орындауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қажет болған кезде қосалқы мердігерлік ұйымдармен шарттар жасасуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жөндеу жұмыстарын жүргізу барысында жіберілген кемшіліктерді жою бойынша шаралар қабылдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй пәтерлерінің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелерімен жобалық-сметалық құжаттаманы және сметаны келісуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйдің пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көппәтерлі тұрғын үйде лифтілерді жөндеу мен ауыстыруға, күрделі жөндеуге байланысты іс-шараларды жүргізу тәртібі</w:t>
-[...149 lines deleted...]
-      13. Мамандандырылған уәкілетті ұйым:</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...107 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Пәтерлер, тұрғын емес үй-жайлары, тұрақ орындары, қоймалардың меншік иелерінің қайтарымды қаражаты есебінен көппәтерлі тұрғын үйге күрделі жөндеу жүргізуді мамандандырылған уәкілетті ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандандырылған уәкілетті ұйымды жергілікті атқарушы орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері қайтарған ақшалай қаражатты жергілікті атқарушы органның шешімі бойынша мамандандырылған уәкілетті ұйым басқа көппәтерлі тұрғын үйді жөндеуге пайдалана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көппәтерлі тұрғын үйдегі лифтілерді жөндеуді және ауыстыруды ұйымдастыруды, көппәтерлі тұрғын үйді күрделі жөндеу жөніндегі  жұмыстарды бюджеттік бағдарламаның әкімшісі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мүліктің меншік иелері бірлестігінің төрағасы, басқарушы, төраға, үй кеңесі күрделі жөндеу жүргізу барысында жіберілген кемшіліктерді тапқан жағдайда анықталған кемшіліктерді жою үшін мамандандырылған уәкілетті ұйымға не жергілікті атқарушы органдарға жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...101 lines deleted...]
-      17. Мүліктің меншік иелері бірлестігінің төрағасы, жай серіктестіктің сенім білдірілген адамы, үй кеңесі күрделі жөндеу жүргізу барысында жіберілген кемшіліктерді тапқан жағдайда анықталған кемшіліктерді жою үшін мамандандырылған уәкілетті ұйымға не жергілікті атқарушы органдарға жүгінеді.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Күрделі жөндеу бойынша көппәтерлі тұрғын үйді қабылдауға және пайдалануға беруге мамандандырылған уәкілетті ұйым, мердігер ұйым, тұрғын үй инспекциясы, техникалық қадағалау, авторлық қадағалау, сондай-ақ үй кеңесі, мүліктің меншік иелері бірлестігінің төрағасы немесе басқарушы, төраға, қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласы әкімдігінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері орындалған жұмыстарды қабылдау актісіне қол қойылғаннан кейін шарттың ажырамас бөлігі болып табылатын кестеге сәйкес жөндеуге жұмсалған қаражатты қайтаруды қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге ақша жинақтауға арналған екінші деңгейдегі банктегі жинақ шотына ай сайынғы жарналарды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      20. Пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге ақша жинақтауға арналған екінші деңгейдегі банктегі жинақ шотына ай сайынғы жарналарды жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жинақталған қаражат екінші деңгейдегі банктің шотынан орындалған жұмыстардың төлемі ретінде мамандандырылған уәкілетті ұйымға аударылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      21. Жинақталған қаражат екінші деңгейдегі банктің шотынан орындалған жұмыстардың төлемі ретінде мамандандырылған уәкілетті ұйымға аударылады.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көппәтерлі тұрғын үйдегі пәтерге, тұрғын емес үй-жайға, тұрақ орындарына, қоймаларға меншік құқығы ауысқан кезде сатушы көппәтерлі тұрғын үйді күрделі жөндеу, лифтілерді жөндеу (ауыстыру) үшін пәтерді, тұрғын емес үй-жайды өткізу кезінде ай сайынғы төлемдер берешегінің пайда болған сомасын өтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2373,31 +3027,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>