--- v1 (2026-06-12)
+++ v2 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c845000" w14:textId="c845000">
+    <w:p w14:paraId="e7f4f21" w14:textId="e7f4f21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2653,55 +2653,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3027,31 +3027,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>