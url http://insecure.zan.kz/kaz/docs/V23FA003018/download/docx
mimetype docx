--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d1b67e5" w14:textId="d1b67e5">
+    <w:p w14:paraId="0adf11f" w14:textId="0adf11f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -842,51 +842,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, тұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (сыртқы қабырғалар, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, тұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (сыртқы қабырғалар, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
@@ -1002,54 +1002,152 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй - жайларының меншік иелері жиналысы (бұдан әрі – жиналыс) - кондоминиум нысанын басқаруға қатысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін жоғары басқару органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарушы компания - кондоминиум нысанын басқару туралы жасалған шарт немесе көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй -жайларының меншік иелері жиналысының хаттамасы негізінде кондоминиум нысанын басқару бойынша қызмет көрсететін кәсіпкерлік субъектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пәтерлер (тұрғын емес үй - жайлар) иелерінің кооперативі - кондоминиум нысанын басқару туралы жасалған шарт немесе көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй - жайларының меншік иелері жиналысының хаттамасы негізінде кондоминиум нысанын басқару бойынша қызмет көрсету үшін пәтерлер мен тұрғын емес үй - жайлар иелері құрған коммерциялық емес ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу бойынша іс - шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1084,440 +1182,820 @@
         <w:t xml:space="preserve">
       4. "Абай облысы Семей қаласының сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін қаланың бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...15 lines deleted...]
-      5. Семей қаласының әкімдігі мынадай іс-шараларды ұйымдастырады:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семей қаласының әкімдігі көппәтерлі тұрғын үйдің қасбетіне қатысты жұмыстарды мүлік иелері бірлестігімен, пәтерлер (тұрғын емес үй - жайлар) иелерінің кооперативімен немесе басқарушы компаниямен келісе отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
-[...15 lines deleted...]
-      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың (олар болған жағдайда) меншік иелерін қаланың бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлім құрылыс нормаларының талаптарына сәйкес, әрбір көппәтерлі тұрғын үйдің қасбеті мен шатырларының техникалық жағдайын, жұмыстардың көлемін, жөндеу түрін (ағымдағы немесе күрделі) және олардың физикалық тозу дәрежесін анықтауды тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...15 lines deleted...]
-      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу бойынша іс - шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Жұмыс көлемін, жөндеу үлгісін (ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларынің, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көппәтерлі тұрғын үй сыртқы қабырғаларінің, шатырының техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларті, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау жұмыстарын ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сараптаманың оң қорытындысын алғаннан және ағымдағы жөндеудің сметалық құны реконструкциясы, немесе көппәтерлі тұрғын үйлердің сыртқы қабырғаларін, шатырын күрделі жөндеудің жобалау-сметалық құжаттамасы бекітілгеннен кейін Бөлім бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындаған тәртіпке сәйкес бюджеттік өтінім жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын  үйлердің сыртқы қабырғаларін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды реконструкциясы сатып алуды Бөлім мемлекеттік сатып алу туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңнамаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бөлім бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды реконструкциясы қабылдауды техникалық (күрделі жөндеу жұмыстары жүргізілген жағдайда) қадағалауды жүзеге асыратын тұлғаларды тарта отырып, жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      10. Көппәтерлі тұрғын үй сыртқы қабырғаларінің, шатырының техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларті, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау жұмыстарын ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Семей қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды реконструкциясы қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - Абай облысы Семей қаласының әкімдігінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күннен кейін күнтізбелік он күн өткен соң күшіне енеді). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1843,31 +2321,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>