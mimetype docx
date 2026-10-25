--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ff40cd" w14:textId="1ff40cd">
+    <w:p w14:paraId="b97433b" w14:textId="b97433b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шымкент қаласы мәслихатының кейбір шешімдеріне өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы мәслихатының 2023 жылғы 14 маусымдағы № 4/43-VIII шешiмi. Шымкент қаласының Әділет департаментінде 2023 жылғы 20 маусымда № 181-17 болып тіркелді</w:t>
+        <w:t>Шымкент қаласы мәслихатының 2023 жылғы 14 маусымдағы № 4/43-VIII шешiмi. Шымкент қаласының Әділет департаментінде 2023 жылғы 20 маусымда № 181-17 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шымкент қаласының мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -544,146 +544,191 @@
               </w:rPr>
               <w:t>№ 4/43-VIII шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шымкент қаласы мәслихатының кейбір шешімдеріне енгізілген өзгерістер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Шымкент қаласы мәслихатының "Шымкент қаласының құрметті азаматы" атағын беру Қағидасын бекіту туралы" 2019 жылғы 29 наурыздағы № 47/378-6с </w:t>
+      1. Күші жойылды - Шымкент қалалық мәслихатының 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38/342-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Шымкент қаласы мәслихатының "Шымкент қаласында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды, бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды пайдалану тәртібін және пикеттеуді өткізуге тыйым салынған іргелес аумақтардың шекараларын айқындау туралы" 2020 жылғы 22 маусымдағы № 67/598-6с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29 болып тіркелген):</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 113 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жаңа редакцияда жазылсын, орыс тіліндегі мәтін өзгермейді:</w:t>
+        <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Шымкент қаласының құрметті азаматы" атағын беру қағидаларын бекіту туралы";</w:t>
+      "Шымкент қаласында бейбіт жиналыстар өткізудің кейбір мәселелері туралы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -695,79 +740,79 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
+        <w:t xml:space="preserve"> жаңа редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы жергiлiктi мемлекеттiк басқару және өзiн-өзi басқару туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>12-2) тармақшасына</w:t>
+      "Қазақстан Республикасында бейбіт жиналыстарды ұйымдастыру және өткізу тәртібі туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шымкент қаласының мәслихаты ШЕШТІ:";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -779,1207 +824,471 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. "Шымкент қаласының құрметті азаматы" атағын беру қағидалары осы шешімге қосымшаға сәйкес бекітілсін.";</w:t>
-[...512 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+      "1. Шымкент қаласында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындары, сондай-ақ олардың шекті толу нормалары осы шешімнің 1-қосымшасына сәйкес айқындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шымкент қаласында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды пайдалану тәртібі мен материалдық-техникалық және ұйымдастырушылық қамтамасыз етуге қойылатын талаптар осы шешімнің 2-қосымшасына сәйкес айқындалсын.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...30 lines deleted...]
-    </w:p>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күшi жойылды - Шымкент қаласы мәслихатының 19.03.2024 № 14/123-VIII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімімен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...172 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+      4. Шымкент қаласы мәслихатының "Шымкент қаласындағы бағалау аймақтарының шекараларын және жер учаскелері үшін төлемақының базалық ставкаларына түзету коэффициенттерін бекіту туралы" 2022 жылғы 30 наурыздағы № 14/123-VII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27550 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...19 lines deleted...]
-        <w:t>2-қосымшалары</w:t>
+        <w:t>қосымшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...19 lines deleted...]
-        <w:t>3-қосымшаларына</w:t>
+        <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z30" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Шымкент қаласы мәслихатының "Тегін медициналық көмектің кепілдік берілген көлемі және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесіндегі медициналық көмек шеңберінде жоғары технологиялық медициналық қызметтерді алу үшін Шымкент қаласының тұрғындарына тұрақты тұратын елді мекеннен тыс жерлерге тегін жол жүруді ұсыну туралы" 2020 жылғы 15 желтоқсандағы № 72/674-6с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 150 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...111 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қосымшасы</w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде жоғары технологиялық медициналық көрсетілетін қызметтерді және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмекті алу үшін Шымкент қаласында тұрақты тұратын Қазақстан Республикасының азаматтарына елді мекеннен тысқары жерлерге тегін жол жүруді ұсыну туралы";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5131,55 +4440,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5505,31 +4814,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>