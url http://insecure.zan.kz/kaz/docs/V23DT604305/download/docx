--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31ced5d" w14:textId="31ced5d">
+    <w:p w14:paraId="a721878" w14:textId="a721878">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1137,1905 +1137,1869 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін, сондай-ақ әлеуметтік көмек көрсетудің еселігін Алматы облысының ЖАО ұсынымы бойынша жергілікті өкілді органдар белгілейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін Алматы облысының ЖАО ұсынуы бойынша жергілікті өкілді органдар белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Учаскелік және арнайы комиссиялар өз қызметін Алматы облысының ЖАО бекітетін ережелердің негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      6. Учаскелік және арнайы комиссиялар өз қызметін Алматы облысының ЖАО бекітетін ережелердің негізінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мереке күндер мен атаулы күндерге әлеуметтік көмек бір рет ақшалай төлем түрінде келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 9 мамыр – Жеңіс Күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәртебеcі "Ардагерлер туралы" Қазақстан Республикасы Заңының 4-бабымен белгіленген, Ұлы Отан соғысының ардагерлеріне бір рет – 450 (төрт жүз елу) айлық есептік көрсеткіш және табысы есепке алынбай айына 3 (үш) айлық есептік көрсеткіш мөлшерінде коммуналдық қызметтерді төлеуге арналған әлеуметтік көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, сондай-ақ 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға бір рет – 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, сондай-ақ 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) бір рет – 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға бір рет – 20 (жиырма) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына бір рет – 30 (отыз) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәртебеcі "Ардагерлер туралы" Қазақстан Республикасы Заңының 5-бабымен белгіленген, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Кеңес әскерлерінің Ауғанстаннан шығарылған күні – 15 ақпан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Радиациялық апаттардың салдарын жоюға қатысқан қатысушылар және осы апаттардың құрбандарын еске алу күні – 26 сәуір және де Семей ядролық сынақ полигонының жабылу күні – 29 тамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясында сәуле ауруы салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектердің, сондай-ақ қайтыс болуы апаттың әсеріне белгіленген тәртіппен байланысты болған азаматтардың отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) алынып тасталды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. Алынып тасталды - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына, бір рет және (немесе) кезеңді (ай сайын) көрсетіледі, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Алматы облысы бойынша ең төменгі күнкөріс деңгейі мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты бір рет – 400 (төрт жүз) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты бір рет – 400 (төрт жүз) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апаттың немесе өрттің салдарынан өмірлік қиын жағдай туындаған кезде әлеуметтік көмекке өтініш білдіру мерзімі – үш ай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) алынып тасталды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жан басына шаққандағы орташа табысы есепке алынбай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез ауруымен амбулаторлық ем қабылдап жатқан адамдарға ай сайын – 7 (жеті) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның иммунитет тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуге адамның (отбасының) жан басына шаққандағы орташа табысы "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ өзгерістер енгізілді - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде осы азаматтарды мұқтаждар санатына жатқызу негіздерін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алу үшін өтініш беру тәртібі, әлеуметтік көмек көрсету тәртібі, әлеуметтік көмек көрсетуден бас тарту негіздері, артық төленген және заңсыз алынған сомаларды қайтару тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын Алматы облысының жергілікті атқарушы органдары айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...15 lines deleted...]
-      7. Мереке күндер мен атаулы күндерге әлеуметтік көмек бір рет ақшалай төлем түрінде келесі санаттағы азаматтарға көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...15 lines deleted...]
-      1) 1) 9 мамыр – Жеңіс Күні:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 11-тармақ жаңа редакцияда - Алматы облысы Кеген аудандық мәслихатының 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29-129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Кеген ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:bookmarkStart w:name="z69" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z70" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті төлеу тәртібі мен мерзімдері Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мәртебеcі "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
-[...59 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) бір рет – 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту. 12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өзгеріс енгізілді - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Алынып тасталды - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға бір рет – 20 (жиырма) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына бір рет – 30 (отыз) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Кеген ауданынан тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...33 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
-[...15 lines deleted...]
-      2) Кеңес әскерлерінің Ауғанстаннан шығарылған күні – 15 ақпан:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z36" w:id="39"/>
-[...15 lines deleted...]
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы Үлгілік қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z37" w:id="40"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...15 lines deleted...]
-      3) Радиациялық апаттардың салдарын жоюға қатысқан қатысушылар және осы апаттардың құрбандарын еске алу күні – 26 сәуір және де Семей ядролық сынақ полигонының жабылу күні – 29 тамыз:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылар әлеуметтік көмекті тоқтату негіздері басталған күннен бастап екі жұмыс күні мерзімінде, өзінің немесе отбасының атынан, аталған негіздердің басталуы туралы Кеген ауданының "Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесіне немесе тұрғылықты жері бойынша ауылдық округ әкіміне хабарлауға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - Алматы облысы Кеген аудандық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Артық төленген сомалар ерiктi немесе Қазақстан Республикасының заңнамасында белгiленген тәртiппен қайтаруға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсету мониторингі мен есепке алуды уәкілетті орган "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...1412 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3075,202 +3039,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кеген аудандық мәслихатының 2023 жылғы "____" ________ № _____ шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="88"/>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кеген аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z80" w:id="89"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2018 жылғы 23 қарашадағы "Кеген ауданының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" № 10-35 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z81" w:id="90"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2020 жылғы 15 мамырдағы "Кеген аудандық мәслихатының 2018 жылғы 23 қарашадағы "Кеген ауданының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" № 35-123 шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5529</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3596,31 +3560,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>