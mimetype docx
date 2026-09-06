--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a721878" w14:textId="a721878">
+    <w:p w14:paraId="cd0ce6e" w14:textId="cd0ce6e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3186,55 +3186,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>