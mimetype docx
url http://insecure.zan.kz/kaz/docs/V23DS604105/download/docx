--- v1 (2026-01-15)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8dbac33" w14:textId="8dbac33">
+    <w:p w14:paraId="d572661" w14:textId="d572661">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1215,74 +1215,234 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін, сондай-ақ әлеуметтік көмек көрсетудің еселігін Алматы облысының ЖАО ұсынымы бойынша жергілікті өкілді органдар белгілейді.</w:t>
+      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін Алматы облысының ЖАО-ның ұсынуы бойынша жергілікті өкілді органдар белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелік және арнайы комиссиялар өз қызметін Алматы облысының ЖАО бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1708,1035 +1868,1499 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген, Ұлы Отан соғысының ардагерлеріне;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8.  Алып тасталды - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Алушылар санаттарының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін Алматы облысының ЖАО белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген Ұлы Отан соғысы ардагерлеріне жеңілдіктер бойынша теңестірілген ардагерлеріне.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      9. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына бір рет және (немесе) кезеңді (ай сайын) көрсетіледі, атап айтқанда.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z12" w:id="49"/>
-[...15 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан жылжымайтын мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z13" w:id="50"/>
-[...15 lines deleted...]
-      оның мүлкіне зиян келтірілген жағдайда (растайтын құжат болған жағдайда) бір рет – 400 (төрт жүз) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...33 lines deleted...]
-      2) бас бостандығынан айыру орындарынан босатылған адамдарға бір рет – 15 (он бес) айлық есептік көрсеткіш:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      3) әлеуметтік маңызы бар аурулардың салдарынан тыныс–тіршілігінің шектелуі деп танылған тұлғалар (отбасы):</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек көрсету тәртібі көрсетілетін әлеуметтік көмекті тоқтату және қайтару үшін негіздер Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z22" w:id="53"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар ауруымен диспансерлік есепте тұрған адамдарға жан басына шаққандағы орташа кірісін есепке алмай ай сайын 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын Алматы облысы ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z23" w:id="54"/>
-[...15 lines deleted...]
-      адамның иммунитет тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне әлеуметтік көмек ай сайын жан басына шаққандағы орташа табысы есепке алынбай, тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      4) жан басына шаққандағы орташа табысы облыс бойынша ең төмен күнкөріс деңгейіне еселік қатынаста 70 пайыздық шектен аспайтын, балалары мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын отбасыларға тәрбиелеуге әлеуметтік көмек ай сайын – 5 (бес) айлық есептік көрсеткіш мөлшерінде төленеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z27" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z28" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z29" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z30" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z34" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z35" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z36" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z37" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z38" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 9-тармаққа өзгерістер енгізілді - Алматы облысы Ұйғыр аудандық мәслихатының 28.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8-49-230</w:t>
+        <w:t xml:space="preserve">Ескерту. 12-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Әлеуметтік көмек көрсету тәртібі көрсетілетін әлеуметтік көмекті тоқтату және қайтару үшін негіздер Үлгілік қағидаларға сәйкес айқындалады.</w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+      13. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілік қағидалардың 8-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...175 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтiк көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z42" w:id="68"/>
-[...15 lines deleted...]
-      әлеуметтік маңызы бар аурудың болу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы ауданның шегiнен тыс тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z43" w:id="69"/>
-[...15 lines deleted...]
-      бас бостандығынан айыру орындарынан босатылу, пробация қызметінің есебінде болу фактісін растайтын құжат.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушыны мемлекеттiк медициналық-әлеуметтiк мекемелерге тұруға жiберген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z44" w:id="70"/>
-[...15 lines deleted...]
-      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидалардың 1-3-қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қол хат беріледі.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) алушы ұсынған мәлiметтердiң дәйексiздiгi анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z45" w:id="71"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтiк көмектi төлеу көрсетiлген жағдайлар туындаған айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z46" w:id="72"/>
-[...15 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Артық төленген сомалар ерiктi немесе Қазақстан Республикасының азаматтық заңнамасында белгiленген тәртiппен қайтаруға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсету мониторингі мен есепке алуды уәкілетті орган "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="73"/>
-[...35 lines deleted...]
-      Үлгілік қағидалардың 8-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Үлгілік қағидалардың 15 және 16-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z53" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z54" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z55" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z56" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z57" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z58" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z59" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z60" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z61" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z62" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидалардың 4-қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">Ескерту. 19-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2744,611 +3368,919 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Әлеуметтiк көмек:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="75"/>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидалардың 5-қосымшасына (бас тартқан жағдайда – Үлгілік қағидалардың 6-қосымшасына) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z65" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z66" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 20-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z69" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z70" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z71" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 21-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z42" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z43" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 22-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...137 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z76" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушының Ұйғыр ауданының шегінен тыс тұрақты тұруға шығуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z77" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z78" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z79" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z80" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы Үлгілік қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z81" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z82" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z83" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші 10 (он) жұмыс күн ішінде әлеуметтік көмек көрсету жөніндегі уәкілетті органға тұрғылықты жеріндегі (оның ішінде Қазақстан Республикасынан тыс жерлерге шығуды қоса алғанда), жеке деректері мен банктік деректемелерінің өзгерістері туралы хабарлауға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 23-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="82"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 24-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="83"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 19-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">Ескерту. 25-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3356,149 +4288,109 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидалардың 5-қосымшасына (бас тартқан жағдайда – Үлгілік қағидалардың 6-қосымшасына) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
+      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидалардың 7-қосымшасына сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 20-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">Ескерту. 26-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3506,169 +4398,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Мынадай:</w:t>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+      27. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 21-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">Ескерту. 27-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3676,983 +4488,221 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+      28. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 22-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8-34-174</w:t>
+        <w:t xml:space="preserve">Ескерту. 28-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Мынадай:</w:t>
-[...778 lines deleted...]
-        <w:t>
       29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="114"/>
+    <w:bookmarkStart w:name="z93" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z94" w:id="115"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z94" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5094,55 +5144,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>