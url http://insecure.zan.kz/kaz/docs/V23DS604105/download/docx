--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d572661" w14:textId="d572661">
+    <w:p w14:paraId="4605c39" w14:textId="4605c39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1453,724 +1453,3258 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мереке күндер мен атаулы күндерге әлеуметтік көмек бір рет ақшалай төлем түрінде келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      7. Мерекелік күндер мен атаулы күндері үшін әлеуметтік көмек Қазақстан Республикасының "Ардагерлер туралы" Заңының 4, 5, 6, 8 баптарында көрсетілген мәртебесі бар бар азаматтардың келесі санаттарына біржолғы ақша төлемдері түрінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      1) 9 мамыр – Жеңіс Күні:</w:t>
+    <w:bookmarkStart w:name="z11" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне бір рет – 450 (төрт жүз елу) айлық есептік көрсеткіш және ай сайын 3 (үш) айлық есептік көрсеткіш";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z14" w:id="29"/>
-[...15 lines deleted...]
-      мәртебеcі "Ардагерлер туралы" Қазақстан Республикасы Заңының 4-бабымен белгіленген, Ұлы Отан соғысының ардагерлеріне бір рет – 450 (төрт жүз елу) айлық есептік көрсеткіш және ай сайын 3 (үш) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мәртебеcі "Ардагерлер туралы" Қазақстан Республикасы Заңының 4, 5-бабымен белгіленген, осы Заңның күші қолданылатын адамдардың басқа санаттары ардагерлер болып танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, сондай-ақ 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 15 (он бес) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Ауған ұрыс қимылдарына қатысқандар – 80 (сексен) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) бір рет – 15 (он бес) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - 1986-1991 жылдар аралығында Таулы Карабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер - 80 (сексен) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға бір рет – 20 (жиырма) айлық есептік көрсеткіш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - 1992 жылғы қыркүйек – 2001 жылғы ақпан аралығында кезеңде Тәжікстан -Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достығының шеқарасын күшейтуге қатысқан әскери қызметшілер - 80 (сексен) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - 2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері - 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Ұлы Отан соғысына қатысушылар, атап айтқанда Ұлы Отан соғысы кезеңінде , сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау бойынша басқа да ұрыс операциялары кезінде майдандағы армия мен флоттың құрамына кірген әскери бөлімдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшілер, Ұлы Отан соғысының партизандары мен астыртын әрекет өтушілері - 80 (сексен) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға бір рет – 20 (жиырма) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына бір рет – 30 (отыз) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарына бір рет – 80 (сексен) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына бір рет – 80 (сексен) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына бір рет – 80 (сексен) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, сондай-ақ 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) бір рет – 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Ауғанстанда ұрыс қимылдарына жүргізілген кезінде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскері қызметшілердің отбасылары – 80 (сексен) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына бір рет – 30 (отыз) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармаққа өзгерістер енгізілді - Алматы облысы Ұйғыр аудандық мәслихатының 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-63-288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. Алып тасталды - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек алушылар санаттарының тізімі, әлеуметтік көмектің шекті мөлшері, әлеуметтік көмекке белгілі бір мұқтаж азаматтардың жүгіну мерзімдері жергілікті өзін-өзі басқару органдары (ЖАО) тарапынан белгіленеді және жергілікті өкілдік органдардың шешімдерімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      2) Ауғанстан Демократиялық Республикасының Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек жан басына шаққандағы орташа табысы ескере отырып келесі негіздер бойынша көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Табиғи апат салдарынан азаматқа (отбасына) немесе оның жылжымайтын мүлкіне залал келтіруіне байланысты әлеуметтік көмек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Өрт салдарынан азаматқа (отбасына) немесе оның жылжымайтын мүлкіне залал келтіруіне байланысты әлейметтік көмек жылжымайтын мүлкіне зиян келтірілген жағдайда, жан басына шаққандағы орташа табысы шегінен аспайтын, ең төменгі күнкөріс деңгейіне екі еселенген мөлшерді (растайтын құжат болған жағдайда) ескере отырып, бір мезгілде – 400 (төрт жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек өрт немесе төтенше жағдай болған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан жылжымайтын мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек жан басына шаққандағы орташа табысын есептемегенде келесі негіздер бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар аурулардың және айналадағыларға қауіп төндіретін аурулардың салдарынан тыныс-тіршілігінің шектелуідеп танылған азаматтарға (отбасыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) туберкулез түріндегі әлеуметтік маңызы бар аурулары бар адамдарға әлеуметтік көмек жан басына шаққандағы орташа табысы есепке алынбай, ай сайын – 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Диспансерлік есепте тұрған АИТВ балаларының ата-аналарына немесе заңды өкілдеріне немесе адамның иммун тапшылығы вирусымен ауыратын балаларға әлеуметтік көмек ай сайын жан басына шаққандағы орташа табысы есепке алынбай, тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар ауру болған кезде әлеуметтік көмек алушылардың тізімдерін Денсаулық сақтау ұйымдары ЖСН, ТАӘ, төлем мерзімі көрсетіле отырып, Қазақстан Республикасы Денсаулық сақтау министрінің бұйрығының әлеуметтік маңызы бар аурулар тізбесінде белгіленген аурулардың халықаралық сыныптамасының кодтарына сәйкес электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-63-288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек көрсету тәртібі көрсетілетін әлеуметтік көмекті тоқтату және қайтару үшін негіздер Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      3) Чернобыль атом электр станциясындағы апатты еске алу күні – 26 сәуір және де Семей ядролық сынақ полигонының жабылу күні – 29 тамыз:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын Алматы облысы ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясында сәуле ауруы салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектердің, сондай-ақ қайтыс болуы апаттың әсеріне белгіленген тәртіппен байланысты болған азаматтардың отбасыларына бір рет – 50 (елу) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z29" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z30" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z34" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z35" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z36" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z37" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z38" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 7-тармаққа өзгерістер енгізілді - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+        <w:t xml:space="preserve">Ескерту. 12-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлгілік қағидалардың 8-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-34-174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">      8.  Алып тасталды - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтiк көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы ауданның шегiнен тыс тұрақты тұруға кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушыны мемлекеттiк медициналық-әлеуметтiк мекемелерге тұруға жiберген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) алушы ұсынған мәлiметтердiң дәйексiздiгi анықталған жағдайларда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтiк көмектi төлеу көрсетiлген жағдайлар туындаған айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Артық төленген сомалар ерiктi немесе Қазақстан Республикасының азаматтық заңнамасында белгiленген тәртiппен қайтаруға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсету мониторингі мен есепке алуды уәкілетті орган "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Үлгілік қағидалардың 15 және 16-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z53" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z54" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z55" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z56" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z57" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z58" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z59" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z60" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z61" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z62" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидалардың 4-қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 19-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидалардың 5-қосымшасына (бас тартқан жағдайда – Үлгілік қағидалардың 6-қосымшасына) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z65" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z66" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 20-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z69" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z70" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z71" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 21-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z42" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z43" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 22-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-59-275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z76" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушының Ұйғыр ауданының шегінен тыс тұрақты тұруға шығуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z77" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z78" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z79" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z80" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы Үлгілік қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z81" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z82" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z83" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші 10 (он) жұмыс күн ішінде әлеуметтік көмек көрсету жөніндегі уәкілетті органға тұрғылықты жеріндегі (оның ішінде Қазақстан Республикасынан тыс жерлерге шығуды қоса алғанда), жеке деректері мен банктік деректемелерінің өзгерістері туралы хабарлауға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
+        <w:t xml:space="preserve">Ескерту. 23-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 24-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 25-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидалардың 7-қосымшасына сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 26-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 27-тармақпен толықтырылды - Алматы облысы Ұйғыр аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-34-174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 28-тармақ жаңа редакцияда - Алматы облысы Ұйғыр аудандық мәслихатының 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-59-275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2178,2531 +4712,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Әлеуметтік көмек көрсету тәртібі көрсетілетін әлеуметтік көмекті тоқтату және қайтару үшін негіздер Үлгілік қағидаларға сәйкес айқындалады.</w:t>
-[...2436 lines deleted...]
-        <w:t>
       29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="107"/>
+    <w:bookmarkStart w:name="z93" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z94" w:id="108"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z94" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5144,55 +5240,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5518,31 +5614,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>