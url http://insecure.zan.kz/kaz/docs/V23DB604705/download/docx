--- v0 (2025-10-01)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d75aaa" w14:textId="5d75aaa">
+    <w:p w14:paraId="31d933c" w14:textId="31d933c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1101,2764 +1101,3246 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...15 lines deleted...]
-      5. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндердің тізбесі:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесінің ұсынысы бойынша Қонаев қаласының маслихаты белгілейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Кеңес әскерлерінің шектеулі контингентін Ауғанстан Демократиялық Республикасынан шығару күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күні және де Семей ядролық сынақ полигонының жабылу күні – 29 тамыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мамыр – Жеңіс күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Алушылар санаттарының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен айқындалады және Қонаев қаласы мәслихатымен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан жылжымайтын жылжымайтын мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті Қонаев қаласы мәслихатымен бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті Қонаев қаласы мәслихатымен бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Учаскелік және арнайы комиссиялар өз қызметін Алматы облысы әкімдігінің қаулысымен бекітілген ережелер негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      1) 15 ақпан – Кеңес әскерлерінің шектеулі контингентін Ауғанстан Демократиялық Республикасынан шығару күні;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Алушылардың жекелеген санаттары үшін мереке күндері мен атаулы күндерге әлеуметтік көмекті Алматы облысының атқарушы органдарымен келісім бойынша Қонаев қаласының жергілікті атқарушы органдары жылына бір рет азаматтардың мынадай санаттарына ақшалай төлемдер түрінде бірыңғай мөлшерде белгілейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мәртебеcі "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген, Ұлы Отан соғысының ардагерлеріне 450 (төрт жүз елу) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, сондай-ақ 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 15 (он бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 15 (он бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектігі бар деп белгіленген әскери қызметшілеріне 50 (елу) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектігі бар деп белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына 50 (елу) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) мәртебеcі "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне 50 (елу) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 20 (жиырма) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына 30 (отыз) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар – ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) 1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай – ақ ядролық сынақтарға тiкелей қатысқан адамдарына 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектігі бар деп белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Чернобыль атом электр станциясындағы апаттың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Чернобыль атом электр станциясында сәуле ауруы салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдарға, сондай-ақ қайтыс болуы апаттың әсеріне белгіленген тәртіппен байланысты болған азаматтардың отбасыларына 50 (елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алынып тасталды - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына жылына бір рет көрсетіледі, атап айтқанда: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) табиғи зілзаланың салдарынан зардап шеккен азаматтарға (отбасыларға) әлеуметтік көмек жан басына шаққандағы орташа табыс шекті деңгейден аспайтын, Алматы облысы бойынша ең төменгі күнкөріс деңгейіне тең бір реттік сома негізінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның жылжымайтын мүлкіне зиян келтірілген жағдайда (растайтын құжат болған жағдайда) – 400 (төрт жүз) айлық есептік көрсеткіш мөлшерінде;"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өрттің салдарынан зардап шеккен азаматтарға (отбасыларға әлеуметтік көмек жан басына шаққандағы орташа табыс шекті деңгейден аспайтын, Алматы облысы бойынша ең төменгі күнкөріс деңгейіне тең бір реттік сома негізінде әлеуметтік көмек көрсетіледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның жылжымайтын мүлкіне зиян келтірілген жағдайда (растайтын құжат болған жағдайда) – 400 (төрт жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік көмек өрт немесе төтенше жағдай болған күннен бастап үш айдан кешіктірілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. Әлеуметтік көмек мұқтаж азаматтардың жекелеген санаттарына ай сайын көрсетіледі, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z75" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік мәні бар аурулардың және айналадағыларға қауіп төндіретін аурулардың салдарынан тыныс-тіршілігінің шектелуі деп танылған азаматтарға (отбасыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z76" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез ауруымен амбулаторлық ем қабылдап жатқан адамдарға әлеуметтік көмек жан басына шаққандағы орташа табысы есепке алынбай 7 (жеті) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z77" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның иммунитет тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне әлеуметтік көмек жан басына шаққандағы орташа табысы есепке алынбай, тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...559 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3). алынып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мәртебесі "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> айқындалған Ұлы Отан соғысының ардагерлеріне арналған 3 (үш) айлық есептік көрсеткіш әлеуметтік көмек көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> айқындалған Ұлы Отан соғысының ардагерлеріне арналған 3 (үш) айлық есептік көрсеткіш әлеуметтік көмек көрсетіледі коммуналдық қызметтерді төлеуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-1-тармаққа өзгерістер енгізілді - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек алушылардың санаттарын Алматы облысының атқарушы органдардарымен келісімі бойынша Қонаев қаласының жергілікті атқарушы органдары айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) жазбаша түрде "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесіне немесе ауылдық округ әкіміне, немесе мемлекеттік корпорацияға осы қағиданың 1-қосымшасына сәйкес нысан бойынша өтінішпен жүгінеді, немесе осы қағиданың 1-1-қосымшасына сәйкес нысан бойынша өтінішті портал арқылы электрондық түрде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті АЖ осы қағиданың 1-2-қосымшасына сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы қағиданың 1-3-қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z101" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қағидалардың 6-тармағы 1), 2) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп – қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z102" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша осы қағидалардың 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z103" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z104" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z105" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z106" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z107" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z108" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z109" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қағиданың 15 және 16-тармақтарында көрсетілген жағдайларда "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z110" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z111" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z112" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіні бейнеконференц – байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z113" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық жүйелерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z114" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z115" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z116" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z117" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z118" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z119" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертулерді қарау нәтижелері бойынша "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі осы қағиданың 4 – қосымшасына сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z120" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі өтініш берушіге осы қағидалардың 5-қосымшасына (бас тартқан жағдайда – осы қағидалардың 6-қосымшасына) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z121" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms – хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z122" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms – хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkStart w:name="z123" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z124" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z125" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z126" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z127" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z128" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z129" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Қонаев қаланың бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесінен алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек келесі жағдайларда тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіздердің жойылғаны туралы мәліметтер анықталғанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы қағидалардың 6-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Артық төленген сомалар ерікті немесе Қазақстан Республикасының заңнамасында белгіленген өзге де тәртіппен қайтарылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z141" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z142" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z143" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер осы қағидалардың 7-қосымшасына сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z144" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі әлеуметтік көмекті Мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z145" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік көмек көрсету жөніндегі "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі"мемлекеттік мекемесі қабылдаған әлеуметтік көмек көрсету туралы шешімі негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - Алматы облысы Қонаев қалалық мәслихатының 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z153" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей Мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z154" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу Мемлекеттік корпорация мен "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z155" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
-[...393 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ – нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ – мен куәландырады.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
-[...15 lines deleted...]
-      13. "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Қазакстан Республикасының Әкімшілік рәсімдік-процестік кодексі 91-бабының 1-тармағына сәйкес көрсетілетін қызметті алушы көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
-[...15 lines deleted...]
-      Осы қағидалардың 6-тармағы 1), 2) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп – қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
-[...15 lines deleted...]
-      14. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша осы қағидалардың 2, 3-қосымшаларға сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі жоғары тұрған әкімшілік органға (бұдан әрі – шағымды қарайтын орган) жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
-[...15 lines deleted...]
-      Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесіне жібереді.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
-[...15 lines deleted...]
-      15. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының 2-тармағына сәйкес көрсетілген мемлекеттік қызметтің нәтижелерімен келіспегенде, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
-[...15 lines deleted...]
-      16. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді тікелей көрсететін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
-[...15 lines deleted...]
-      17. "Қонаев қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
-[...15 lines deleted...]
-      18. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексі 91-бабының 5-тармағынасәйкес егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...1116 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4028,526 +4510,526 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:bookmarkStart w:name="z167" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z168" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z169" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z170" w:id="155"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z170" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні: ______ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z171" w:id="156"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z171" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z172" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын куәландыратын құжат түрі: _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z173" w:id="158"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z173" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың сериясы: _____ құжаттың нөмірі:_______ кім берген: _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z174" w:id="159"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z174" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні ____________ жылғы "__" _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z175" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақты тұратын жерінің мекенжайы ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z176" w:id="161"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z176" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________ облысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z177" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________ қаласы (ауданы) ____________________ ауылы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z178" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ көшесі (шағын ауданы) _______ үй ___ пәтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z179" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк деректемелері:___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z180" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің атауы _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z181" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шотының № ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z182" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z183" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған ___________________ әлеуметтік көмек тағайындауды сұраймын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z184" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="170"/>
+          <w:bookmarkStart w:name="z185" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z186" w:id="171"/>
+          <w:bookmarkStart w:name="z186" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттың</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4879,270 +5361,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="172"/>
+    <w:bookmarkStart w:name="z187" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z188" w:id="173"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z188" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шотының иесі ретінде өзім туралы, екінші деңгейдегі банктердегі, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банк шотының нөмірі туралы мәліметтерді алуға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z189" w:id="174"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z189" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің өзгеруі туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z190" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банк шотын ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуға жүгінуіне жол берілмейтіні туралы хабардармын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z191" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z192" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z193" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса), өтініш берушінің (заңды өкілінің) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z194" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қабылдаған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z195" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z196" w:id="181"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z196" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтінішті қабылдаған тұлғаның тегі, аты, әкесінің аты (бар болса), лауазымы және қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z197" w:id="182"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z197" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____" ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5312,490 +5794,490 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="183"/>
+    <w:bookmarkStart w:name="z201" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы әлеуметтік көмек көрсетуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z202" w:id="184"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z202" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z203" w:id="185"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z203" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z204" w:id="186"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z204" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні: __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z205" w:id="187"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z205" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі: ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z206" w:id="188"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z206" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың растауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z207" w:id="189"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z207" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жеке тұлғалар" мемлекеттік дерекқоры" ақпараттық жүйесінен алынған деректер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z208" w:id="190"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z208" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z209" w:id="191"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z209" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын куәландыратын құжат түрі: __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z210" w:id="192"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z210" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжат сериясы: __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z211" w:id="193"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z211" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжат нөмірі: _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z212" w:id="194"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z212" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кім берген: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z213" w:id="195"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z213" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берілген күні: _____________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z214" w:id="196"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z214" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақты тұратын жерінің мекенжайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z215" w:id="197"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z215" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ облысы __________________ қаласы (ауданы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z216" w:id="198"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z216" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ ауылы _________________ көшесі (шағын ауданы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z217" w:id="199"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z217" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________ үй _________ пәтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z218" w:id="200"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z218" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған __________________ әлеуметтік көмек тағайындауды сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z219" w:id="201"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z219" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="202"/>
+          <w:bookmarkStart w:name="z220" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6163,290 +6645,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="203"/>
+    <w:bookmarkStart w:name="z221" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік деректемелер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z222" w:id="204"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z222" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк атауы_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z223" w:id="205"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z223" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік шоттың № ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z224" w:id="206"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z224" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z225" w:id="207"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z225" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z226" w:id="208"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z226" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған, сондай-ақ төлемді тағайындаған (қайта есептеген) кезде "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес қажетті менің дербес деректерімді жинауға және өңдеуге, ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z227" w:id="209"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z227" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші деңгейдегі банктердегі, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шот иесі ретінде өзім туралы және банктік шотымның нөмірі туралы мәліметтерді алуына келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z228" w:id="210"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z228" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің барлық өзгерістері туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z229" w:id="211"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z229" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банктік шот ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуды қолдануына жол берілмейтіні туралы хабардармын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z230" w:id="212"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z230" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің электрондық цифрлық қолтаңбасы __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z231" w:id="213"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z231" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қол қойылған күні мен уақыты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z232" w:id="214"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z232" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____ .___. _____ жыл ___сағат __ минут ____секунд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6486,508 +6968,508 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағидалардың 1-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="215"/>
+    <w:bookmarkStart w:name="z234" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z235" w:id="216"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z235" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне "электрондық үкімет" шлюзі арқылы өтініш берушінің, отбасы мүшелерінің ЖСН бойынша мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z236" w:id="217"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z236" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖТ МДҚ-дан жеке басты куәландыратын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z237" w:id="218"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z237" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ЖТ МДҚ-дан тұрғылықты тұратын жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z238" w:id="219"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z238" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымдағы банктік деректемелері туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z239" w:id="220"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z239" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "ЖМБМК" АЖ-да кадастрлық нөмірі және жылжымайтын мүліктің мекенжайы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z240" w:id="221"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z240" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) баланың (балалардың) туу туралы куәлігі немесе "АХАЖ" АЖ-да туу туралы актілік жазбадан үзінді көшірме (азаматтық хал актілерінің жазбалары) бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z241" w:id="222"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z241" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "АХАЖ" АЖ-да неке қию туралы куәлік бойынша (азаматтық хал актілерінің жазбалары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z242" w:id="223"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z242" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "ҰББДҚ" АЖ-да қорғаншылық (қамқоршылық) белгілеу туралы құжаттар бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z243" w:id="224"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z243" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ЖТ МДҚ-дан 14 жастан асқан қорғаншылықтағы баланың тұрақты тұрғылықты жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z244" w:id="225"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z244" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "ДНЭТ" АЖ-де жеке тұлғаның Д-есебінде тұруы жөніндегі мәліметтерді алу үшін сұрау салу қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z245" w:id="226"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z245" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың және (немесе) ұйымдардың АЖ-сынан және ЕДБ АЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ-ның ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған мемлекеттік корпорация бөлімшесі қызметкерінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z246" w:id="227"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z246" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z247" w:id="228"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z247" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z248" w:id="229"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z248" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖТ МДҚ – "Жеке тұлғалар" мемлекеттік дерекқоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z249" w:id="230"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z249" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ЖМБМК" АЖ – "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z250" w:id="231"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z250" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ – ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z251" w:id="232"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z251" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "АХАЖ" АЖ – азаматтық хал актілерінің ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z252" w:id="233"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z252" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ҰББДҚ" АЖ – "Ұлттық білім беру деректер қоры" ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z253" w:id="234"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z253" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ДНЭТ" АЖ – "Диспансерлік науқастардың электрондық тіркелімі" ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z254" w:id="235"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z254" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕДБ АЖ – екінші деңгейдегі банктердің ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z255" w:id="236"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z255" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z256" w:id="237"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z256" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7092,190 +7574,190 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="238"/>
+    <w:bookmarkStart w:name="z259" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" __________ әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z260" w:id="239"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z260" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азамат ________________________________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z261" w:id="240"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z261" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z262" w:id="241"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z262" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берген күні: 20___ жылғы "___" ______________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z263" w:id="242"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z263" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушінің Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 қаулысымен бекітілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағиданың 12-тармағында көзделген тізбеге сәйкес толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынуына байланысты әлеуметтік көмек көрсетуге өтінішін қабылдаудан бас тартылды (керегінің астын сызу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z264" w:id="243"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z264" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z265" w:id="244"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z265" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты тұлғаның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7315,268 +7797,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағидалардың 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="245"/>
+    <w:bookmarkStart w:name="z267" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адамның (отбасының) мұқтаждығын айқындауға арналған тексеру АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z268" w:id="246"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z268" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 жылғы " "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z269" w:id="247"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z269" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z270" w:id="248"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z270" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (елді мекен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z271" w:id="249"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z271" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z272" w:id="250"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z272" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z273" w:id="251"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z273" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұратын мекенжайы __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z274" w:id="252"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z274" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өтініш берушінің әлеуметтік көмекке өтініш беруінің себептері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z275" w:id="253"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z275" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z276" w:id="254"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z276" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z277" w:id="255"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z277" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Отбасы құрамы (отбасында нақты тұратындар есептеледі) ____ адам, оның ішінде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8301,250 +8783,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="256"/>
+    <w:bookmarkStart w:name="z278" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбекке жарамды барлығы _________ адам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z279" w:id="257"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z279" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыспен қамту органдарында жұмыссыз ретінде тіркелгендері _______ адам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z280" w:id="258"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z280" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балалардың саны: ______, олардың ішінен жоғары және орта оқу орындарында ақылы негізде оқитындар _______ адам, оқу құны жылына _______ теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z281" w:id="259"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z281" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасында Ұлы Отан соғысы ардагерлерінің, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлердің, басқа мемлекеттер аумағындағы ұрыс қимылдары ардагерлерінің, зейнеткерлердің, 80 жастан асқан қарт адамдардың, әлеуметтік маңызы бар аурулары бар адамдардың, мүгедектігі бар адамдардың, мүгедектігі бар балалардың болуы (көрсету немесе өзге санатты қосу қажет)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z282" w:id="260"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z282" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z283" w:id="261"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z283" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тұрып жатқан жағдайы (жатақхана, жалға алынған, жекешелендірілген тұрғын үй, қызметтік тұрғын үй, тұрғын үй кооперативі, жеке тұрғын үй немесе өзге көрсету қажет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z284" w:id="262"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z284" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z285" w:id="263"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z285" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үйді ұстауға жұмсалатын шығыстар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z286" w:id="264"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z286" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z287" w:id="265"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z287" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасының табысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9280,510 +9762,510 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="266"/>
+    <w:bookmarkStart w:name="z288" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мыналардың бар-жоғы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z289" w:id="267"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z289" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автокөлігі (маркасы, шығарылған жылы, құқық беретін құжат, оны пайдаланғаннан түсетін мәлімделген табыс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z290" w:id="268"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z290" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z291" w:id="269"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z291" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қазіргі уақытта өздері тұрып жатқаннан бөлек өзге тұрғын үйі (оны пайдаланғаннан түсетін мәлімделген табыс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z292" w:id="270"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z292" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z293" w:id="271"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z293" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бұрын алған көмегі туралы мәліметтер (нысаны, сомасы, көзі):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z294" w:id="272"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z294" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z295" w:id="273"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z295" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Отбасының өзге табысы (нысаны, сомасы, көзі):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z296" w:id="274"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z296" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z297" w:id="275"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z297" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Балалардың мектеп керек-жарағымен, киіммен, аяқ киіммен қамтамасыз етілуі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z298" w:id="276"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z298" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z299" w:id="277"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z299" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тұратын жерінің санитариялық-эпидемиологиялық жағдайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z300" w:id="278"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z300" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z301" w:id="279"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z301" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы:________________________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z302" w:id="280"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z302" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері:_________________________________________________ ______________________________________ (қолдары) (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z303" w:id="281"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z303" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасалған актімен таныстым: _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z304" w:id="282"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z304" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің тегі, аты, әкесінің аты (бар болса) және қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z305" w:id="283"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z305" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z306" w:id="284"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z306" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жүргізілуден бас тартамын_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z307" w:id="285"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z307" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушінің (немесе отбасы мүшелерінің бірінің) тегі, аты, әкесінің аты (бар болса) және қолы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z308" w:id="286"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z308" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z309" w:id="287"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z309" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш беруші тексеру жүргізуден бас тартқан жағдайда толтырылады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z310" w:id="288"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z310" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9823,370 +10305,370 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағидалардың 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z312" w:id="289"/>
+    <w:bookmarkStart w:name="z312" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскелік комиссияның № ______ қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z313" w:id="290"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z313" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ ж. ___ ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z314" w:id="291"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z314" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскелік комиссия Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларына сәйкес мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алуға өтініш берген тұлға (отбасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z315" w:id="292"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z315" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z316" w:id="293"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z316" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z317" w:id="294"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z317" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтінішін және оған қоса берілген құжаттарды қарап, ұсынылған құжаттар және өтініш берушінің (отбасының) материалдық жағдайын тексеру нәтижелерінің негізінде тұлғаға (отбасыға) мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті ұсынудың</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z318" w:id="295"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z318" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z319" w:id="296"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z319" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қажеттігі, қажетінің жоқтығы) туралы қорытынды шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z320" w:id="297"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z320" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы: __________________ ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z321" w:id="298"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z321" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері: __________________ _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z322" w:id="299"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z322" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z323" w:id="300"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z323" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z324" w:id="301"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z324" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолдары) (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z325" w:id="302"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z325" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды қоса берілген құжаттармен ___ данада 20__ ж. "___" ___________ қабылданды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z326" w:id="303"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z326" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________ құжаттарды қабылдаған кент, ауыл, ауылдық округ әкімінің немесе әлеуметтік көмек көрсету жөніндегі уәкілетті орган қызметкерінің тегі, аты, әкесінің аты (бар болса), лауазымы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z327" w:id="304"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z327" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10226,370 +10708,370 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағидалардың 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="305"/>
+    <w:bookmarkStart w:name="z329" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қонаев қаласы әкімдігінің 20__ жылғы____ № ______ әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z330" w:id="306"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z330" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z331" w:id="307"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z331" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z332" w:id="308"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z332" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жынысы _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z333" w:id="309"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z333" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z334" w:id="310"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z334" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұқтаждар санатына жатқызу үшін негіздеменің болу фактісін растайтын құжаттың нөмірі және берілген күні ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z335" w:id="311"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z335" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссияның қорытындысы (осы қағиданың 21-тармағының 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z336" w:id="312"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z336" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z337" w:id="313"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z337" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуметтік көмек көрсетілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z338" w:id="314"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z338" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмектің мөлшері: _________________________ (жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z339" w:id="315"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z339" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиілігі: ____________________________________________ (жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z340" w:id="316"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z340" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. _____________________________________________(бас тарту негізі) әлеуметтік көмек көрсетуден бас тартылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z341" w:id="317"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z341" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөлім басшысы _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z342" w:id="318"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z342" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z343" w:id="319"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z343" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маман ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z344" w:id="320"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z344" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10629,310 +11111,310 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағидалардың 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="321"/>
+    <w:bookmarkStart w:name="z346" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"________ _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z347" w:id="322"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z347" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (әлеуметтік көмек түрі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z348" w:id="323"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z348" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        әлеуметтік көмек көрсету туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z349" w:id="324"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z349" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z350" w:id="325"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z350" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z351" w:id="326"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z351" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z352" w:id="327"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z352" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "__" _____ № ___ әлеуметтік көмек көрсету туралы шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z353" w:id="328"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z353" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тағайындалған сома:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z354" w:id="329"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z354" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" ________ бастап ____________________________ теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z355" w:id="330"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z355" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z356" w:id="331"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z356" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама жауапты тұлғаның электрондық цифрлық қолтаңбасымен куәландырылды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z357" w:id="332"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z357" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z358" w:id="333"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z358" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты тұлғаның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10972,310 +11454,310 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағидалардың 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z360" w:id="334"/>
+    <w:bookmarkStart w:name="z360" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"________ _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z361" w:id="335"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z361" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (әлеуметтік көмек түрі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z362" w:id="336"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z362" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік көмек көрсетуден бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z363" w:id="337"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z363" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z364" w:id="338"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z364" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z365" w:id="339"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z365" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z366" w:id="340"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z366" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "_" ____ № ___ әлеуметтік көмек көрсетуден бас тарту туралы шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z367" w:id="341"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z367" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z368" w:id="342"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z368" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       негіз (себептерін көрсету) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z369" w:id="343"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z369" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетуден бас тартылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z370" w:id="344"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z370" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама жауапты тұлғаның электрондық цифрлық қолтаңбасымен куәландырылды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z371" w:id="345"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z371" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z372" w:id="346"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z372" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты тұлғаның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11315,173 +11797,173 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың осы қағидалардың 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z374" w:id="347"/>
+    <w:bookmarkStart w:name="z374" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z375" w:id="348"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z375" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөлімше:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z376" w:id="349"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z376" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төленетін айы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z377" w:id="350"/>
+          <w:bookmarkStart w:name="z377" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="350"/>
+          <w:bookmarkEnd w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11932,70 +12414,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="351"/>
+    <w:bookmarkStart w:name="z378" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалғасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12679,282 +13161,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қонаев қаласы мәслихатының 2023 жылғы 24 қазандағы № 11-38 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="352"/>
+    <w:bookmarkStart w:name="z76" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қонаев қаласы мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z77" w:id="353"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z77" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1."Қапшағай қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалдарын бекіту туралы" Қонаев қаласы маслихатының 2018 жылғы 14 ақпандағы № 31-143 шешімі (Нормативтік құықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z78" w:id="354"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z78" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2."Қапшағай қалалық мәслихатының 2018 жылғы 14 ақпандағы "Қапшағай каласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалдарын бекіту туралы" № 31-143 шешіміне өзгеріс енгізу туралы" Қонаев қаласы маслихатының 2019 жылғы 18 шілдедегі № 54-201 шешімі (Нормативтік құықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4848</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z79" w:id="355"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z79" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қапшағай қаласы маслихатының 2018 жылғы 14 ақпандағы "Қапшағай каласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалдарын бекіту туралы" № 31-143 шешіміне өзгерістер мен толықтырулар енгізу туралы" Қонаев қаласы мәслихатының 2020 жылғы 27 наурыздағы № 67-250 шешімі (Нормативтік құықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5446</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z80" w:id="356"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z80" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қапшағай қаласы маслихатының 2018 жылғы 14 ақпандағы "Қапшағай каласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалдарын бекіту туралы" № 31-143 шешіміне өзгерістер мен толықтырулар енгізу туралы" Қонаев қаласы мәслихатының 2022 жылғы 18 қаңтардағы № 18-54 шешімі (Нормативтік құықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>