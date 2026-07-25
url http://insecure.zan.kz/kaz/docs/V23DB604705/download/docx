--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31d933c" w14:textId="31d933c">
+    <w:p w14:paraId="a17a0f8" w14:textId="a17a0f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -13388,55 +13388,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13762,31 +13762,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>