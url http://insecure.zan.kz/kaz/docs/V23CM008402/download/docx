--- v0 (2026-01-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36badd2" w14:textId="36badd2">
+    <w:p w14:paraId="beb403e" w14:textId="beb403e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Шалқар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Шалқар аудандық мәслихатының 2023 жылғы 15 қыркүйектегі № 105 шешімі. Ақтөбе облысының Әділет департаментінде 2023 жылғы 20 қыркүйекте № 8402 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -632,108 +639,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шалқар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 28.04.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Ақтөбе облысы Шалқар аудандық мәслихатының 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 428</w:t>
+        <w:t>№ 658</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z32" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Шалқар ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрi – Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      1. Осы Шалқар ауданында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрi – Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді (бұдан әрi – Үлгілік қағидалар) және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
@@ -964,51 +991,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі.</w:t>
+      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1083,111 +1146,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1203,51 +1266,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік көмек бір рет және мерзімді (жылына бір рет) көрсетіледі.</w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1332,71 +1395,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлеріне - 90 (тоқсан) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> күші қолданылатын басқа да адамдарға, осы Қағидалардың </w:t>
+      - Заңның күші қолданылатын басқа да адамдарға, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының 6 абзацында көрсетілген тұлғаларды қоспағанда - 39 (отыз тоғыз) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1480,531 +1523,421 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Ауғанстанда әскери қызметiн өткергеннен кейін қайтыс болған әскери қызметшiлердің ата-аналарына және екінші рет некеге тұрмаған жұбайына - 39 (отыз тоғыз) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 30 тамыз- Қазақстан Республикасының Конституциясы күніне орай:</w:t>
-[...35 lines deleted...]
-      - жеті жасқа дейінгі мүгедектігі бар балаларға, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға - 26 (жиырма алты) АЕК мөлшерінде;</w:t>
+      2) 25 қазан – Қазақстан Республикасы күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы тармақшаның соңғы абзацында көрсетілген тұлғаларды қоспағанда, мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы алушы мүгедектігі бар адамдарға - 13 (он үш) АЕК мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жеті жасқа дейінгі мүгедектігі бар балаларға, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға - 26 (жиырма алты) АЕК мөлшерінде; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 16 желтоқсан- Тәуелсіздік күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысып, "Жаппай саяси қуғын-сүргін құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заңында</w:t>
+        <w:t>Заңыңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен ақталған адамдарға - 60 (алпыс) АЕК мөлшерiнде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азаматтардың жекелеген санаттарының әр түрлі мереке күндеріне (санатына қарай) әлеуметтік көмекке құқығы болған жағдайда әлеуметтік көмектің бір түрі (көлемі бойынша үлкені) көрсетіледі.</w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін негіз болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
-[...89 lines deleted...]
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлкке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Азаматтың (отбасының) табысын есептемегенде әлеуметтік көмек жылына бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апаттың салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде;</w:t>
-[...17 lines deleted...]
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде.</w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Әлеуметтік көмек жылына бір рет азаматтың (отбасының) өтініш берген сәттің алдындағы тоқсанда Ақтөбе облысы бойынша ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып көрсетіледі:</w:t>
+      9. Әлеуметтік көмек жылына бір рет азаматтың (отбасының) өтініш берген сәттің алдындағы тоқсанда республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген тізбесіне (бұдан әрі – Тізбе) сәйкес әлеуметтік мәні бар аурулардың бірінен зардап шегетін тұлғаларға - 30 (отыз) АЕК мөлшерінде;</w:t>
-[...91 lines deleted...]
-        <w:t xml:space="preserve"> 5), 6), 7) тармақшаларында көрсетілген мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек - 30 (отыз) АЕК мөлшерінде көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген тізбесіне (бұдан әрі – Тізбе) сәйкес әлеуметтік мәні бар сырқаттың бірінен зардап шегетін тұлғаларға - 30 (отыз) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбе бойынша әлеуметтік көмек бір тұлғаға бір сырқат бойынша жылына бір рет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Азаматқа (отбасына) жан басына шаққандағы орташа табыстары республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспаған жағдайда - 30 (отыз) АЕК мөлшерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Әлеуметтік көмек көрсету үшін отбасының орташа табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2209,111 +2142,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 – тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық түрдегі өтінішпен жүгінеді.</w:t>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі ) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе үлгілік Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Әлеуметтік көмек көрсетудің тәртібі мен мерзімдері, әлеуметтік көмек көрсетуден бас тарту, тоқтату, қайтару және төлем жасау негіздері Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2694,55 +2627,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>