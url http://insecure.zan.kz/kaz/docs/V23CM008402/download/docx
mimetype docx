--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="beb403e" w14:textId="beb403e">
+    <w:p w14:paraId="a281ca8" w14:textId="a281ca8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2627,55 +2627,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3001,31 +3001,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>