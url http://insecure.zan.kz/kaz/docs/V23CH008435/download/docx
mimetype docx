--- v0 (2026-03-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fe6004" w14:textId="8fe6004">
+    <w:p w14:paraId="a6fdc3a" w14:textId="a6fdc3a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>