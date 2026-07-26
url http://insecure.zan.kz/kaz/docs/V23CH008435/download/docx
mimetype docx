--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a6fdc3a" w14:textId="a6fdc3a">
+    <w:p w14:paraId="dcaec13" w14:textId="dcaec13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -523,108 +523,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәртөк ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 25.04.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Ақтөбе облысы Мәртөк аудандық мәслихатының 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 205</w:t>
+        <w:t>№ 337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z31" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мәртөк ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары (бұдан әрi – Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      1. Осы Мәртөк ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары (бұдан әрi – Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді (бұдан әрi – Үлгілік қағидалар) және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
@@ -675,51 +675,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Ақтөбе облысы, Мәртөк ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік көмек – жергілікті атқарушы органдармен (бұдан әрі-ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы органдармен (бұдан әрі–ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) - әлеуметтік көмек көрсетуді жүзеге асыратын, "Мәртөк аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -855,51 +855,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі.</w:t>
+      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1094,51 +1130,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік көмек бір рет және мерзімді (жылына бір рет) көрсетіледі.</w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1223,71 +1259,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлеріне – 90 (тоқсан) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> күші қолданылатын басқа да адамдарға, осы Қағидалардың </w:t>
+      - Заңының күші қолданылатын басқа да адамдарға, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының 6 абзацта көрсетілген тұлғаларды қоспағанда – 39 (отыз тоғыз) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1371,51 +1387,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Ауғанстанда әскери қызметiн өткергеннен кейін қайтыс болған әскери қызметшiлердің ата-аналарына және екінші рет некеге тұрмаған жұбайына – 39 (отыз тоғыз) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 30 тамыз- Қазақстан Республикасының Конституциясы күніне орай:</w:t>
+      2) 25 қазан - Қазақстан Республикасының күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы тармақшаның соңғы абзацында көрсетілген тұлғаларды қоспағанда, мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы алушы мүгедектігі бар адамдарға – 13 (он үш) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1500,196 +1516,142 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтардың жекелеген санаттарының әр түрлі мереке күндеріне (санатына қарай) әлеуметтік көмекке құқығы болған жағдайда әлеуметтік көмектің бір түрі (көлемі бойынша үлкені) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Азаматтарды мұқтаждар санатына жатқызу үшін негіз болып табылады:</w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
-[...89 lines deleted...]
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Азаматтың (отбасының) табысын есептемегенде әлеуметтік көмек жылына бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1701,695 +1663,653 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апаттың салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде;</w:t>
-[...79 lines deleted...]
-</w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Әлеуметтік көмек жылына бір рет азаматтың (отбасының) өтініш берген сәттің алдындағы тоқсанда Ақтөбе облысы бойынша ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып көрсетіледі:</w:t>
+      9. Әлеуметтік көмек жылына бір рет азаматтың (отбасының) өтініш берген сәттің алдындағы тоқсанда республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      2) осы Қағидалардың </w:t>
-[...21 lines deleted...]
-    </w:p>
+      1) Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген тізбесіне (бұдан әрі – Тізбе) сәйкес әлеуметтік мәні бар аурулардың бірінен зардап шегетін тұлғаларға – 30 (отыз) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбе бойынша әлеуметтік көмек бір тұлғаға бір ауруы бойынша жылына бір рет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Азаматқа (отбасына) жан басына шаққандағы орташа табыстары республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспаған жағдайда - 30 (отыз) АЕК мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бұйрығымен бекітілген </w:t>
-[...118 lines deleted...]
-      10. Бір мезгілде әлеуметтік көмектің бірнеше түрін алуға құқығы бар отбасыға (тұлғаларға) әлеуметтік көмектің бір түрі тағайындалады. Әлеуметтік көмек, егер жоғарыда аталған тұлғалар толық мемлекет қарауында болмаған жағдайда көрсетіледі.</w:t>
+      10. Әлеуметтік көмек көрсету үшін отбасының орташа табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасының құрамы Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу Қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа кірісін есептеу кезеңіндегі (өткен тоқсан) отбасының жиынтық кірісі көрсетілген кезеңдегі айлардың санына (үш ай) және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      11. Бір мезгілде әлеуметтік көмектің бірнеше түрін алуға құқығы бар отбасыға (тұлғаларға) әлеуметтік көмектің бір түрі тағайындалады. Әлеуметтік көмек, егер жоғарыда аталған тұлғалар толық мемлекет қарауында болмаған жағдайда көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Осы Қағидалардың </w:t>
+      14. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 – тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167- бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе үлгілік Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе үлгілік Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық түрдегі өтінішпен жүгінеді.</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Мәртөк ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      15. Әлеуметтік көмек көрсетудің тәртібі мен мерзімдері, әлеуметтік көмек көрсетуден бас тарту, тоқтату, қайтару және төлем жасау негіздері Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3–тарауына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      16. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Мәртөк ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-Собес" автоматтандырылған ақпараттық жүйесiнiң дерекқорын пайдалана отырып жүргізеді.</w:t>
+      17. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесiнiң дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2715,31 +2635,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>