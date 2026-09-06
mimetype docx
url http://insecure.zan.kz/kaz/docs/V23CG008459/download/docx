--- v0 (2025-11-28)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2a9274" w14:textId="d2a9274">
+    <w:p w14:paraId="ffbc2e0" w14:textId="ffbc2e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Қобда ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Қобда аудандық мәслихатының 2023 жылғы 7 желтоқсандағы № 92 шешімі. Ақтөбе облысының Әділет департаментінде 2023 жылғы 13 желтоқсанда № 8459 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -570,663 +577,724 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қобда ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 28.04.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Ақтөбе облысы Қобда аудандық мәслихатының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 316</w:t>
+        <w:t>№ 484</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қобда ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары (бұдан әрi – Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      1. Осы Қобда ауданында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрi – Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді (бұдан әрi – Үлгілік қағидалар) және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорациясы) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Ақтөбе облысы, Қобда ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы органдармен (бұдан әрі-ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ, атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган (бұдан әрі – уәкілетті мемлекеттік орган) - әлеуметтік көмек көрсетуді жүзеге асыратын, "Қобда аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін қала және тиісті ауылдық округтер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="7"/>
-    <w:p>
-[...252 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соңғы абзацында көрсетілген жағдайларды қоспағанда, осы Қағидалар Қобда ауданында тұрақты тіркелген және тұратын адамдарға қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Әлеуметтік кодекстің 71-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 170-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 229-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...160 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5. Әлеуметтік көмек бір рет және мерзімді (жылына бір рет) көрсетіледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек бір рет мереке күндеріне табыстарын есепке алмай ақшалай төлем түрінде келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 9 мамыр - Жеңіс күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1270,71 +1338,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлеріне - 90 (тоқсан) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> күші қолданылатын басқа да адамдарға, осы Қағидалардың </w:t>
+      - Заңның күші қолданылатын басқа да адамдарға, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының 6 абзацында көрсетілген тұлғаларды қоспағанда - 39 (отыз тоғыз) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1418,51 +1466,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Ауғанстанда әскери қызметiн өткергеннен кейін қайтыс болған әскери қызметшiлердің ата-аналарына және екінші рет некеге тұрмаған жұбайына - 39 (отыз тоғыз) АЕК мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 30 тамыз- Қазақстан Республикасының Конституциясы күніне орай:</w:t>
+      2) 25 қазан – Қазақстан Республикасы күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы тармақшаның соңғы абзацында көрсетілген тұлғаларды қоспағанда, мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы алушы мүгедектігі бар адамдарға - 13 (он үш) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1472,554 +1520,540 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - жеті жасқа дейінгі мүгедектігі бар балаларға, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға - 26 (жиырма алты) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) 16 желтоқсан – Тәуелсіздік күніне орай:</w:t>
+      3) 16 желтоқсан- Тәуелсіздік күніне орай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысып, "Жаппай саяси қуғын-сүргін құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заңында</w:t>
+        <w:t>Заңыңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен ақталған адамдарға - 60 (алпыс) АЕК мөлшерiнде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азаматтардың жекелеген санаттарының әр түрлі мереке күндеріне орай (санатына қарай) әлеуметтік көмек алуға құқығы болған жағдайда әлеуметтік көмектің бір түрі (мөлшері бойынша жоғары) көрсетіледі.</w:t>
+      Азаматтардың жекелеген санаттарының әр түрлі мереке күндеріне (санатына қарай) әлеуметтік көмекке құқығы болған жағдайда әлеуметтік көмектің бір түрі (көлемі бойынша үлкені) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін негіз болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлкке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Азаматтарды мұқтаждар санатына жатқызу үшін негіз болып табылады:</w:t>
+      8. Азаматтың (отбасының) табысын есептемегенде әлеуметтік көмек жылына бір рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
-[...125 lines deleted...]
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Азаматтың (отбасының) табысын есептемегенде әлеуметтік көмек жылына бір рет көрсетіледі:</w:t>
+      9. Әлеуметтік көмек жылына бір рет азаматтың (отбасының) өтініш берген сәттің алдындағы тоқсанда республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы есепке алынып көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген тізбесіне (бұдан әрі – Тізбе) сәйкес әлеуметтік мәні бар аурулардың бірінен зардап шегетін тұлғаларға - 30 (отыз) АЕК мөлшерінде;</w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген тізбесіне (бұдан әрі – Тізбе) сәйкес әлеуметтік мәні бар сырқаттың бірінен зардап шегетін тұлғаларға - 30 (отыз) АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбе бойынша әлеуметтік көмек бір тұлғаға бір сырқат бойынша жылына бір рет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Азаматқа (отбасына) жан басына шаққандағы орташа табыстары республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспаған жағдайда - 30 (отыз) АЕК мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 5), 6), 7) тармақшаларында көрсетілген мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек - 30 (отыз) АЕК мөлшерінде көрсетіледі.</w:t>
+      10. Әлеуметтік көмек көрсету үшін отбасының орташа табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасының құрамы Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу Қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа кірісін есептеу кезеңіндегі (өткен тоқсан) отбасының жиынтық кірісі көрсетілген кезеңдегі айлардың санына (үш ай) және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Бір мезгілде әлеуметтік көмектің бірнеше түрін алуға құқығы бар отбасыға (тұлғаларға) әлеуметтік көмектің бір түрі тағайындалады. Әлеуметтік көмек, егер жоғарыда аталған тұлғалар толық мемлекет қарауында болмаған жағдайда көрсетіледі.</w:t>
+      11. Бір мезгілде әлеуметтік көмектің бірнеше түрін алуға құқығы бар отбасыға (тұлғаларға) әлеуметтік көмектің бір түрі тағайындалады. Әлеуметтік көмек, егер жоғарыда аталған тұлғалар толық мемлекет қарауында болмаған жағдайда көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      12. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      13. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2031,231 +2065,231 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Осы Қағидалардың </w:t>
+      14. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 – тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық түрдегі өтінішпен жүгінеді.</w:t>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмек алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167–бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1–қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе үлгілік Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1–қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Әлеуметтік көмек көрсетудің тәртібі мен мерзімдері, әлеуметтік көмек көрсетуден бас тарту, тоқтату, қайтару және төлем жасау негіздері Үлгілік қағидалардың </w:t>
-[...9 lines deleted...]
-        <w:t>3–тарауына</w:t>
+      15. Әлеуметтік көмек көрсетудің тәртібі мен мерзімдері, әлеуметтік көмек көрсетуден бас тарту, тоқтату, қайтару және төлем жасау негіздері Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Қобда ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      16. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Қобда ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      17. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесiнiң дерекқорын пайдалана отырып жүргізеді.</w:t>
+      18. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесiнiң дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2538,55 +2572,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2912,31 +2946,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>