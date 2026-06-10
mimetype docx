--- v0 (2026-01-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="720bf03" w14:textId="720bf03">
+    <w:p w14:paraId="f0552d7" w14:textId="f0552d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Қарғалы ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2023 жылғы 29 желтоқсандағы № 123 шешімі. Ақтөбе облысының Әділет департаментінде 2024 жылғы 4 қаңтарда № 8483 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -536,268 +543,338 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қарғалы аудандық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәслихатының 2023 жылғы </w:t>
+              <w:t>мәслихатының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 желтоқсандағы № 123 </w:t>
+              <w:t>2023 жылғы 29 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шешіміне 1 қосымша</w:t>
+              <w:t>№ 123 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қарғалы ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидалары 1 тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Қарғалы ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 02.05.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Ақтөбе облысы Қарғалы аудандық мәслихатының 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 307</w:t>
+        <w:t>№ 463</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қарғалы ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрi – Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      1. Осы Қарғалы ауданында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрi - Қағидалар) "Әлеуметтiк көмек көрсетудiң, оның мөлшерлерiн белгiлеудiң және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың үлгiлiк қағидаларын бекіту туралы" Қазақстан Республикасы Үкiметiнiң 2023 жылғы 30 маусымдағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді (бұдан әрi – Үлгілік қағидалар) және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрi – Үлгілік қағидалар) сәйкес әзірленді және әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негiзгi терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорациясы) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Ақтөбе облысы, Қарғалы ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
-[...35 lines deleted...]
-      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) - әлеуметтік көмек көрсетуді жүзеге асыратын, "Қарғалы аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер тұлғаның (отбасының) өтінішін қарау бойынша Ақтөбе облысы, Қарғалы ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы органмен (бұдан әрі - ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Қарғалы аудандық жұмыспен қамту және әлеуметтiк бағдарламалар бөлiмi" мемлекеттiк мекемесi (бұдан әрі – Әлеуметтік бағдарламалар бөлімі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -915,94 +992,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7 тармағының</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+        <w:t>9 тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соңғы абзацында көрсетілген жағдайларды қоспағанда, осы Қағидалар Қарғалы ауданында тұрақты тіркелген және тұратын тұлғаларға таралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1034,1158 +1147,1864 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> көрсетілген әлеуметтік көмек шаралары осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...15 lines deleted...]
-      5. Әлеуметтік көмек бір рет және мерзімді (жылына бір рет) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін, сондай-ақ әлеуметтік көмек көрсетудің дүркінділігін ЖАО ұсынымы бойынша осы Қағидалармен белгіленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Учаскелік және арнайы комиссиялар өз қызметін "Ақтөбе облысының жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен бекітетін ережелердің негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
-[...19 lines deleted...]
-      6. Әлеуметтік көмек бір рет мереке күндеріне табыстарын есепке алмай ақшалай төлем түрінде келесі санаттағы азаматтарға көрсетіледі:</w:t>
+        <w:t xml:space="preserve"> 2. Әлеуметтік көмек көрсету, алушылар тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...68 lines deleted...]
-      - жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлеріне - 90 (тоқсан) АЕК мөлшерiнде;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мереке күндеріне әлеуметтік көмек табыстарын есепке алмай бір рет көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 9 мамыр - Жеңіс Күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне 1272 (бір мың екі жүз жетпіс екі) айлық есептік көрсеткіш мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне 90 (тоқсан) айлық есептік көрсеткіш мөлшерiнде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - Заңның күші қолданылатын басқа да адамдарға, осы Қағидалардың </w:t>
-[...400 lines deleted...]
-      8. Азаматтың (отбасының) табысын есептемегенде әлеуметтік көмек жылына бір рет көрсетіледі:</w:t>
+      Заңның күші қолданылатын басқа да адамдарға, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасының бесінші абзацта көрсетілген тұлғаларды қоспағанда, 39 (отыз тоғыз) айлық есептік көрсеткіш мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 90 (тоқсан) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - бұрынғы КСР Одағы) ордендерімен және медальдарымен наградталған адамдарға 39 (отыз тоғыз) айлық есептік көрсеткіш мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 39 (отыз тоғыз) айлық есептік көрсеткіш мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайтыс болған Ұлы Отан соғысы қатысушыларының екінші рет некеге тұрмаған жұбайына (зайыбына) 39 (отыз тоғыз) айлық есептік көрсеткіш мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанда әскери қызметiн өткергеннен кейін қайтыс болған әскери қызметшiлердің ата-аналарына және екінші рет некеге тұрмаған жұбайына 39 (отыз тоғыз) айлық есептік көрсеткіш мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 25 қазан - Қазақстан Республикасының күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы тармақшаның соңғы абзацында көрсетілген тұлғаларды қоспағанда, мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы алатын мүгедектігі бар адамдарға 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға, жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға 26 (жиырма алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күніне орай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген тәртіпте ақталған тұлғаларға 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Табыстарын есепке алмағанда әлеуметтік көмек жылына бір рет мынадай негіздер бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апаттың салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі бойынша, осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей – 100 (жүз) АЕК мөлшерінде;</w:t>
-[...19 lines deleted...]
-    </w:p>
+      1) осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей жүгінген азаматқа (отбасыға), оларға не олардың мүлкіне дүлей апаттың салдарынан зиян келуіне байланысты 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осындай жағдай туындаған сәттен бастап алты айдан кешіктірмей жүгінген азаматқа (отбасыға), өрт салдарынан оларға не олардың мүлкіне зиян келуіне байланысты 100 (жүз) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республикалық бюджет туралы заңда тиісті қаржы жылына белгіленетін ең төменгі күнкөріс деңгейінің бір еселенген мөлшерінен аспайтын азаматтың (отбасының) жан басына шаққандағы орташа табысы ескеріле отырып, біржолғы әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 қыркүйектегі № ҚР ДСМ-108/2020 "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген тізбесіне (бұдан әрі – Тізбе) сәйкес әлеуметтік мәні бар аурулардың бірінен зардап шегетін тұлғаларға - 30 (отыз) АЕК мөлшерінде;</w:t>
-[...73 lines deleted...]
-      2) көп балалы отбасыларға (тұлғаларға), аз қамтылған азаматтарға – 30 (отыз) АЕК мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21263 болып тіркелген) бекітілген тізбесіне (бұдан әрі – Тізбесі) сәйкес әлеуметтік мәні бар аурулардың бірінен зардап шегетін тұлғаларға 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбесі бойынша бір рет берілетін әлеуметтік көмек бір тұлғаға бір ауру бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) осы Қағидалардың </w:t>
-[...38 lines deleted...]
-      10. Бір мезгілде әлеуметтік көмектің бірнеше түрін алуға құқығы бар отбасыға (тұлғаларға) әлеуметтік көмектің бір түрі тағайындалады. Әлеуметтік көмек, егер жоғарыда аталған тұлғалар толық мемлекет қарауында болмаған жағдайда көрсетіледі.</w:t>
+      Әлеуметтік көмек көрсету үшін отбасының орташа табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отбасының құрамы Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық кірісін есептеу Қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының жан басына шаққандағы орташа кірісін есептеу кезеңіндегі (өткен тоқсан) отбасының жиынтық кірісі көрсетілген кезеңдегі айлардың санына (үш ай) және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға, егер олар толық мемлекеттік қамсыздандыруда болмаған жағдайда әлеуметтік көмек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мереке күндеріне орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін Әлеуметтік бағдарламалар бөлімі зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе өкілі, Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) Әлеуметтік бағдарламалар бөліміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жазбаша өтінішпен немесе Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Әлеуметтік көмекті көрсетудің тәртібі мен мерзімдері, бас тарту, тоқтату, қайтару және төлеу үшін негіздері Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарауына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Қарғалы ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+      Әлеуметтік бағдарламалар бөлімі мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация Әлеуметтік бағдарламалар бөлімінен алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек мынадай жағдайда тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Осы Қағидалардың </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша) жергілікті әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға 1 - қосымшаға сәйкес нысан бойынша жазбаша өтінішпен немесе үлгілік Қағидаларға 1-1 – қосымшаға сәйкес нысан бойынша электрондық түрдегі өтінішпен жүгінеді.</w:t>
+      Осы тармақтың 3) тармақшасы осы Үлгілік қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы Әлеуметтік бағдарламалар бөлімі әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік бағдарламалар бөлімі қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша – күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 27-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей Әлеуметтік бағдарламалар бөліміне әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік бағдарламалар бөлімі әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік бағдарламалар бөлімі төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде Әлеуметтік бағдарламалар бөлімі әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын Әлеуметтік бағдарламалар бөліміне аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен Әлеуметтік бағдарламалар бөлімі арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды Әлеуметтік бағдарламалар бөлімі "Е-собес" автоматтандырылған ақпараттық жүйесiнiң дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...92 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2264,402 +3083,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">29 желтоқсандағы № 123 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарғалы аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ақтөбе облысы Қарғалы аудандық мәслихатының "Қарғалы ауданында әлеуметтік көмек көрсету, мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" 2016 жылғы 2 наурыздағы №404 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4826 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ақтөбе облысы Қарғалы аудандық мәслихатының "Қарғалы ауданында әлеуметтік көмек көрсету, мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидаларын бекіту туралы" аудандық мәслихаттың 2016 жылғы 2 наурыздағы № 404 шешіміне өзгерістер мен толықтырулар енгізу туралы" 2016 жылғы 27 шілдедегі №51 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5035 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ақтөбе облысы Қарғалы аудандық мәслихатының "Аудандық мәслихаттың 2016 жылғы 2 наурыздағы №404 "Қарғалы ауданында әлеуметтік көмек көрсету, мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" 2018 жылғы 31 мамырдағы №245 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3-6-166 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Ақтөбе облысы Қарғалы аудандық мәслихатының "Аудандық мәслихаттың 2016 жылғы 2 наурыздағы № 404 "Қарғалы ауданында әлеуметтік көмек көрсету, мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2019 жылғы 24 шілдедегі №368 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6311 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Ақтөбе облысы Қарғалы аудандық мәлихатының "Қарғалы аудандық мәслихатының 2016 жылғы 2 наурыздағы № 404 "Қарғалы ауданында әлеуметтік көмек көрсету, мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2020 жылғы 9 сәуірдегі №451 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №7039 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Ақтөбе облысы Қарғалы аудандық мәслихатының "Қарғалы аудандық мәслихатының 2016 жылғы 2 наурыздағы №404 "Қарғалы ауданында әлеуметтік көмек көрсету, мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 24 желтоқсандағы №533 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №7904 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Ақтөбе облысы Қарғалы аудандық мәслихатының "Қарғалы аудандық мәслихатының 2016 жылғы 2 наурыздағы №404 "Қарғалы ауданында әлеуметтік көмек көрсету, мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау Қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2023 жылғы 25 мамырдағы №30 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №8359 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>