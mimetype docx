--- v0 (2025-11-09)
+++ v1 (2026-09-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f385ee5" w14:textId="f385ee5">
+    <w:p w14:paraId="80f9bff" w14:textId="80f9bff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,69 +85,138 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облысының жергілікті атқарушы органдарының және жергілікті бюджеттен қаржыландырылатын атқарушы органдарының мемлекеттік қызметшілеріне көтермелеулерді қолдану қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақтөбе облысы әкімдігінің 2023 жылғы 16 наурыздағы № 67 қаулысы. Ақтөбе облысының Әділет департаментінде 2023 жылғы 27 наурызда № 8316 болып тіркелді. Күші жойылды - Ақтөбе облысы әкімдігінің 2026 жылғы 29 маусымдағы № 121 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Ақтөбе облысы әкімдігінің 29.06.2026 № 121 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -648,106 +719,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) грамотамен марапаттау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) құрметті атақ беру.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бір рет ерекшеленгені үшін мемлекеттік қызметшіге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көтермелеу нысандарының біреуі ғана және нақты сіңірген еңбегі көрсетіле отырып бір рет қана қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -766,290 +821,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ақтөбе облысының жергілікті атқарушы органдарының және жергілікті бюджеттен қаржыландырылатын атқарушы органдарының мемлекеттік қызметшілерін көтермелеу лауазымдық міндеттерін үлгілі орындағаны, мінсіз мемлекеттік қызметі, ерекше маңызды және күрделі тапсырмаларды орындағаны және жұмыстағы басқа да жетістіктері үшін, сондай-ақ олардың жұмысын бағалаудың нәтижелері бойынша қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызметшілерді көтермелеу туралы шешімдерді аппарат басшысы және атқарушы органдардың басшылары қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызметшілердің қызметін бағалау нәтижелері бойынша көтермелеу бір жыл ішінде түйінді нысаналы индикаторларды орындауы тұрғысынан, пайыздық арақатынасы қағидаты бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ерекше маңызды және күрделі тапсырмаларды орындағаны және жұмыстағы басқа да жетістіктері үшін мемлекеттік қызметшілері қаржыландыру жоспары бойынша жергілікті атқарушы органдарды ұстауға көзделген жергілікті бюджет қаражатын үнемдеу есебінен аппарат басшысының және атқарушы органдар басшыларының бұйрығымен біржолғы ақшалай сыйақымен көтермеленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызметшілер лауазымдық міндеттерін үлгілі атқарғаны, қызметте жоғары нәтижелерге қол жеткізгені, ерекше маңызды тапсырмаларын шешуде қосқан жеке үлесі үшін грамотамен және бағалы сыйлықпен марапатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ақтөбе облысы әкімінің Алғысы мемлекеттік қызметшілерге ерекше маңызды және күрделі тапсырмаларды орындағаны, тапсырмаларды тиісті және адал атқарғаны үшін жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Грамотамен, әкімнің Алғысымен және бағалы сыйлықпен көтермелеу туралы шешім аппарат басшысының және атқарушы органдар, ведомстволық бағынысты ұйымдар басшыларының ұсынуы бойынша қабылданады және Ақтөбе облысы әкімінің өкімімен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметшілерді грамотамен, әкімнің Алғысымен және бағалы сыйлықпен көтермелеу туралы ұсынулар нақты сіңірген қызметтерін сипаттай отырып Ақтөбе облысы әкімінің аппаратына (бұдан әрі - Аппарат) жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Егер грамотамен, әкімнің Алғысымен және бағалы сыйлықпен көтермелеу мерекелік және мерейтойлық күндерге арналған болса, онда ұсыну тиісті күнге дейін күнтізбелік 20 күннен кешіктірілмей Аппаратқа жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Грамота мен алғыс жоғалған жағдайда олардың телнұсқалары берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметшілерді грамотамен, әкімнің Алғысымен көтермелеуді есепке алу мемлекеттік қызметшінің жұмыс орны бойынша деректерді ұсына отырып, Ақтөбе облысы әкімі аппаратының персоналды басқарудың бірыңғай қызметімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мынадай мемлекеттік қызметшілер көтермелеуге жатпайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәртіптік жазалары алынбаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1101,63 +1156,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1479,35 +1556,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>