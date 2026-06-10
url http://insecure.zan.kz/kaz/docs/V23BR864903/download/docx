--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="915947a" w14:textId="915947a">
+    <w:p w14:paraId="f97c068" w14:textId="f97c068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1818,523 +1818,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 9 мамыр - Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерге 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
-[...178 lines deleted...]
-        <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...71 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...92 lines deleted...]
-        </w:rPr>
         <w:t>
       бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
-      </w:r>
-[...34 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екенші рет некеге тұрмаған жесірлеріне, екінші рет некеге тұрмаған зайыбына (жұбайына) 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2520,51 +2138,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - Ақмола облысы Шортанды аудандық мәслихатының 22.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-36/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.01.2026 № 8С-48/2 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 8С-50/5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2588,51 +2226,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) бір рет үш айдан кешіктірмей 100 (жүз) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер, бірінші типті қант диабеті) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 20 (жиырма) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
+      2) денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 20 (жиырма) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) амбулаториялық емдеудегі туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 10 (он) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2667,206 +2305,390 @@
       5) қатерлі ісіктері бар балалардың ата-аналарына немесе өзге де заңды өкілдеріне жылына 1 рет 20 (жиырма) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) химиопрофилактика кезеңінде туберкулез жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне жылына 1 рет 3 (үш) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      9) мүгедектігі бар баланы тәрбиелеп отырған адамдарға (отбасыларға) жылына 1 рет 5 (бес) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды - Ақмола облысы Шортанды аудандық мәслихатының 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) алып тасталды - Ақмола облысы Шортанды аудандық мәслихатының 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) алып тасталды - Ақмола облысы Шортанды аудандық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) бас бостандығынан айыру орындарынан босатылған адамдарға бір рет, босатылған күннен бастап үш айдан кешіктірмей 15 (он бес) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) пробация қызметінің есебінде тұрған адамдарға бір рет 15 (он бес) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      15) мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген, бірінші топтағы мүгедектігі бар адамдарды санаторийлік-курорттық емдеуге алып жүруге, жылына 1 рет санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) алып тасталды - Ақмола облысы Шортанды аудандық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет үш айдан кешіктірмей 30 (отыз) айлық есептік көрсеткіш шекті мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бірінші топтағы мүгедектігі бар адамдарға "Жасанды бүйрек" аппаратында жүргізілетін гемодиализ алу кезеңінде жол жүруге ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) алып тасталды - Ақмола облысы Шортанды аудандық мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3120,51 +2942,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Шортанды аудандық мәслихатының 22.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-36/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен; өзгерістер енгізілді - Ақмола облысы Шортанды аудандық мәслихатының 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі): 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4171,55 +4033,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4545,31 +4407,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>