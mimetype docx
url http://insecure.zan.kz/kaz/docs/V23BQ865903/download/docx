--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="67c0c22" w14:textId="67c0c22">
+    <w:p w14:paraId="e443bbd" w14:textId="e443bbd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1429,51 +1429,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ 9) тармақшасымен толықтырылды - Ақмола облысы Целиноград аудандық мәслихатының 22.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337/44-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1810,68 +1810,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 9 мамыр – Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысының ардагерлеріне жылына 1 рет – 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
-[...16 lines deleted...]
-        <w:t>
       Қазақстан Республикасы "Ардагерлер туралы" Заңының 6-бабына сәйкес жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге жылына 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) жылына 1 рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2258,70 +2240,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Ақмола облысы Целиноград аудандық мәслихатының 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 181/23-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер мен толықтырулар енгізілді - Ақмола облысы Целиноград аудандық мәслихатының 22.05.2025 </w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер мен толықтырулар енгізілді - Ақмола облысы Целиноград аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 491/65-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 337/44-8</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2349,68 +2331,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістерді есепке алмағанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік маңызы бар аурулары (қатерлі ісіктер, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру) бар адамдарға, жылына 1 рет 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
-      </w:r>
-[...16 lines deleted...]
-      әлеуметтік маңызы бар аурулары (бірінші типті қант диабеті) бар адамдарға жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2612,357 +2576,171 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген адамдарға Қазақстан Республикасының аумағы бойынша темір жол немесе автомобиль жолаушылар көлігімен санаторийге немесе госпитальға емделуге екі жаққа жол жүру құнын өтеуге жөнелту станциясынан емдеу немесе емдеуге жатқызу орнына дейін және кері қайтуға растайтын құжаттарды ұсынған кезде жылына 1 рет 20 (жиырма) айлық есептік көрсеткіштен аспайтын мөлшерінде;</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға коммуналдық қызметтер үшін шығыстарға ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...17 lines deleted...]
-      мүгедектігі бар адамдарды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жолдама берілген, бірінші топтағы мүгедектігі бар адамдарды санаторийлік-курорттық емдеуге алып жүруіне, жылына 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кірістерді ескере отырып жылына 1 рет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен көп балалы отбасылардан шыққан адамдар, мүгедектігі бар адамдар, жетім балалар және ата-анасының қамқорлығынсыз қалған балалар қатарынан Қазақстан Республикасының колледждерінде күндізгі нысанда ақылы негізде оқитын, жиырма үш жасқа дейінгі студенттерге оқу орнынан анықтама негізінде оқу құнының 100 (жүз) пайызы мөлшерінде;</w:t>
-[...89 lines deleted...]
-      Әлеуметтік көмек алу үшін өтініш беруші уәкілетті органға жүгінеді және газ құбырын орнату және жүргізуге байланысты болған шығыстарын растайтын акт және/немесе құжат (фискалдық чектердің, түбіртектердің, қызметтерді көрсетуге арналған шарттардың көшірмелері) және жылжымайтын мүлікке тіркелген құқығының болмауы (болуы) туралы анықтама қоса беріледі.</w:t>
+      өткен тоқсандағы айына жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен 1,0 еселенген мөлшерінен төмен, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға), жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - Ақмола облысы Целиноград аудандық мәслихатының 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 181/23-8</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Целиноград аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 491/65-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>