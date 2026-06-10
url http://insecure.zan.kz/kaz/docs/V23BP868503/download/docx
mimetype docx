--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b94684" w14:textId="2b94684">
+    <w:p w14:paraId="f745bc9" w14:textId="f745bc9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1415,62 +1415,150 @@
       8) Қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 16 желтоқсан – Тəуелсіздік күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      10) 1-2 қаңтар - Жаңа жыл.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) алып тасталды - Ақмола облысы Сандықтау аудандық мәслихатының 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - Ақмола облысы Сандықтау аудандық мәслихатының 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1561,62 +1649,106 @@
       4) ең төмен күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) алып тасталды - Ақмола облысы Сандықтау аудандық мәслихатының 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1674,707 +1806,735 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Ақмола облысы Сандықтау аудандық мәслихатының 29.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - Ақмола облысы Сандықтау аудандық мәслихатының 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыс жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мереке күндері мен атаулы күндерге әлеуметтік көмек оны алушылардан өтініштер талап етілмей жылына 1 рет азаматтардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз - Халықаралық әйелдер күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға, 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 7 мамыр - Отан қорғаушы күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда), 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн басқа кезеңдерде атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттерде әскери қызметiн өткеру кезiнде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшiлерге 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 9 мамыр - Жеңіс күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, 1500000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына, 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына), 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға, 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саяси қуғын-сүргiндер құрбандарына және саяси қуғын-сүргiндерден зардап шеккендерге, 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 29 тамыз - Семей ядролық сынақ полигонының жабылған күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 қазан - Қарттар күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ең төменгі және ең төменгі зейнетақы мөлшерінен төмен зейнеткерлерге 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдар күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық топтағы мүгедектігі бар адамдарға және мүгедектігі бар балаларға, 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Тәуелсіздік күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргіндерге ұшыраған адамдарға 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) алып тасталды - Ақмола облысы Сандықтау аудандық мәслихатының 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - Ақмола облысы Сандықтау аудандық мәслихатының 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...638 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек толық мемлекеттік қолдаудағы адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарына өтініш бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2384,69 +2544,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістерді есепке алмағанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) бір рет үш айдан кешіктірмей 100 (жүз) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
-[...17 lines deleted...]
-      денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, туберкулез, қатерлі ісіктер, бірінші типті қант диабеті) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) бір рет үш айдан кешіктірмей 100 (жүз) айлық есептік көрсеткішке дейінгі мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2457,135 +2617,97 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бас бостандығынан айыру орындарынан босатылған адамдарға бір рет, босатылған күннен бастап үш айдан кешіктірмей 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
-      </w:r>
-[...16 lines deleted...]
-      Қазақстан Республикасының колледждерінде күндізгі нысан бойынша ақылы негізде оқитын мүгедектігі бар адамдарға, жетім балаларға және ата-анасының қамқорлығынсыз қалған балаларға оқу орнынан анықтама негізінде жылына 1 рет оқу құнының 100 (жүз) пайызы мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 – баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2620,411 +2742,201 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...203 lines deleted...]
-      "Ардагерлер туралы" Қазақстан Республикасы Заңының 5-бабында көрсетілген адамдарға коммуналдық қызметтер үшін шығыстарға ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t>5-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарға коммуналдық қызметтер үшін шығыстарға ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кірістерді ескере отырып, жылына 1 рет:</w:t>
-[...71 lines deleted...]
-      жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейінен төмен адамдарға (отбасыларға) 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      2) кірістерді ескере отырып жылына 1 рет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жанбасынашаққандағыорташа табысы ең төмен күнкөріс деңгейінен төмен пробация қызметінің есебінде тұрған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жанбасынашаққандағыорташа табысы ең төмен күнкөріс деңгейінен төмен адамдарға (отбасыларға) 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - Ақмола облысы Сандықтау аудандық мәслихатының 29.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - Ақмола облысы Сандықтау аудандық мәслихатының 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3616,55 +3528,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3990,31 +3902,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>