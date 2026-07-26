--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f745bc9" w14:textId="f745bc9">
+    <w:p w14:paraId="bce2355" w14:textId="bce2355">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3528,55 +3528,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3902,31 +3902,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>