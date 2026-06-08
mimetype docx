--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ace573f" w14:textId="ace573f">
+    <w:p w14:paraId="aa8f80c" w14:textId="aa8f80c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1820,140 +1820,86 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 9 мамыр - Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысының ардагерлеріне 1500000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
-[...34 lines deleted...]
-        <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаза тапқан әскери қызметшілердің отбасыларына 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...16 lines deleted...]
-        <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2115,98 +2061,160 @@
       7) 16 желтоқсан - Тәуелсіздік күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргіндерге ұшыраған адамдарға 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Ақмола облысы Қорғалжын аудандық мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек өтініш бойынша толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарының біріне кірістері есепке алынбай көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) бір рет 30 (отыз) айлық есептік көрсеткіштен аспайтын мөлшерде, бірақ ол басталған сәттен бастап үш айдан кешіктірмей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әлеуметтік маңызы бар аурулары бар адамдарға (қатерлі ісіктер, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, бірінші типті қант диабеті) бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      2) әлеуметтік маңызы бар аурулары бар адамдарға (қатерлі ісіктер, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) амбулаториялық емдеудегі туберкулездің белсенді түрлерімен ауыратын адамдарға ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде, бірақ 6 айдан артық емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2241,98 +2249,142 @@
       5) бас бостандығынан айыру орындарынан босатылған адамдарға бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде, бірақ босатылған күннен бастап үш айдан кешіктірмей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, еңбек ардагерлеріне, 1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 40 (қырық) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      7) Ұлы Отан соғысының ардагерлеріне коммуналдық қызметтер шығындарын өтеуге ай сайын 100 (жүз) пайыз мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды - Ақмола облысы Қорғалжын аудандық мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргіндерге ұшыраған адамдарға Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жұмсалған шығындарды өтеуге, жылына 1 рет жолдама құны мөлшерінде, бірақ 40 (қырық) айлық есептік көрсеткіштен артық емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірінші топтағы мүгедектігі бар адамдарға гемодиализ алу кезеңінде жол жүруге ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      9) гемодиализ алу кезеңінде жол жүру үшін гемодиализ аппаратын пайдаланатын бірінші топтағы мүгедектігі бар адамдарға ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2354,51 +2406,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер мен толықтырулар енгізілді - Ақмола облысы Қорғалжын аудандық мәслихатының 20.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2429,128 +2501,200 @@
       1) пробация қызметінің есебінде тұрған, жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейінен төмен адамдарға 15 (он бес) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейінен төмен, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға) 15 (он бес) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      3) алып тасталды - Ақмола облысы Қорғалжын аудандық мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алып тасталды - Ақмола облысы Қорғалжын аудандық мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - Ақмола облысы Қорғалжын аудандық мәслихатының 20.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3943,31 +4087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>