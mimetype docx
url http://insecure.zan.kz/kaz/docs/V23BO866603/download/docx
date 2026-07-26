--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa8f80c" w14:textId="aa8f80c">
+    <w:p w14:paraId="41bcb19" w14:textId="41bcb19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3713,55 +3713,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4087,31 +4087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>