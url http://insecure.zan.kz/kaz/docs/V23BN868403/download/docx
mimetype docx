--- v1 (2026-09-06)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="90d5801" w14:textId="90d5801">
+    <w:p w14:paraId="dfbdc53" w14:textId="dfbdc53">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1054,150 +1054,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда белгіленген тәртіпте көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет, екі жылда 1 рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Ақмола облысы Зеренді аудандық мәслихатының 05.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30-220</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Ақмола облысы Зеренді аудандық мәслихатының 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="6"/>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндер тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1421,149 +1423,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - Ақмола облысы Зеренді аудандық мәслихатының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46-324</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1589,105 +1649,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ең төмен күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
-[...53 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1707,61 +1713,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Ақмола облысы Зеренді аудандық мәслихатының 26.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 26-187</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Ақмола облысы Зеренді аудандық мәслихатының 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1780,70 +1786,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыс жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="7"/>
+    <w:bookmarkStart w:name="z26" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей азаматтардың келесі санаттарына жылына 1 рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2049,541 +2055,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр – Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысының ардагерлеріне 1500000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
-[...124 lines deleted...]
-        <w:t>
       Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн басқа кезеңдерде атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттерде әскери қызметiн өткеру кезiнде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшiлерге 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...237 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1979 жылғы 1 желтоқсан – 1989 жылғы желтоқсан аралығындағы кезеңде Ауғанстанға және ұрыс қимылдары жүргізілген басқа да елдерге жұмысқа жiберiлген жұмысшылар мен қызметшiлерге 13 (он үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...53 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар - ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне, екінші рет некеге тұрмаған зайыбына (жұбайына) 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектегі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестiрiлген қайтыс болған адамның екiншi рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетiндердi қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2611,51 +2235,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 29 тамыз – Семей ядролық сынақ полигонының жабылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 қазан – Қарттар күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2915,139 +2539,203 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46-324</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="8"/>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарына өтініш бойынша кірістерді есепке алмағанда көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...15 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, үш айдан кешіктірмей. Әлеуметтік көмектің шекті мөлшері 200 (екі жүз) айлық есептік көрсеткіш, бір рет;</w:t>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, үш айдан кешіктірмей. Әлеуметтік көмектің шекті мөлшері 100 (жүз) айлық есептік көрсеткіш, бір рет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, үш айдан кешіктірмей. Әлеуметтік көмектің шекті мөлшері 200 (екі жүз) айлық есептік көрсеткіш, бір рет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3) бас бостандығынан айыру орындарынан босатылған адамдарға бір рет, босатылған күннен бастап үш айдан кешіктірмей 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) алынып тасталды – Ақмола облысы Зеренді аудандық мәслихатының 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер, туберкулез) бар адамдарға (отбасыларға) жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3379,51 +3067,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға Қазақстан Республикасы шегінде санаторийлық – курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      12) Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға Қазақстан Республикасы шегінде санаторийлық – курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3457,51 +3145,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген адамдарға коммуналдық қызметтер үшін шығыстарға ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> көрсетілген адамдарға коммуналдық қызметтер үшін шығыстарға өтініш берусіз, ай сайын 2,5 (екі жарым) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3681,87 +3369,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46-324</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="9"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек мұқтаж азаматтардың кірістерді ескере отырып келесі санаттарының өтініші бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3857,50 +3565,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен пробация қызметінің есебінде тұрған адамдарға бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      3) Қазақстан Республикасының жоғары медициналық оқу орындарында Зеренді ауданында жұмыс істеуді ескере отырып, мүгедектігі бар адамдардың, аз қамтылған, көп балалы және толық емес отбасылардың, оқуды аяқтау мерзіміне дейін жылына 1 рет оқу шығындарын өтеудің 100 пайызы мөлшерінде оқитын студенттерге беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен адамдарға (отбасыларға) жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3925,85 +3651,105 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 46-324</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="10"/>
+    <w:bookmarkStart w:name="z9" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4628,642 +4374,642 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13-95 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зеренді аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5756 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z13" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс пен толықтыру енгізу туралы" Зеренді аудандық мәслихатының 2017 жылғы 1 қарашадағы № 14-122 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6165 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2018 жылғы 28 ақпандағы № 20-164 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6459 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2018 жылғы 25 маусымдағы № 24-193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6724 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Зеренді аудандық мәслихатының 2018 жылғы 11 қазандағы № 28-211 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6827 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" Зеренді аудандық мәслихатының 2019 жылғы 16 тамыздағы № 41-278 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7326 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2020 жылғы 27 наурыздағы № 52-340 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7781 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2020 жылғы 28 қазандағы № 62-381 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8113 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2021 жылғы 22 қаңтардағы № 2-11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8342 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Зеренді аудандық мәслихатының 2022 жылғы 27 мамырдағы № 20-132 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28334 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Зеренді аудандық мәслихатының 2022 жылғы 18 қазандағы № 25-160 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30246 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z23" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Зеренді аудандық мәслихатының 2023 жылғы 16 қаңтардағы № 32-196 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8506 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2023 жылғы 20 сәуірдегі № 3-17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8551-03 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>