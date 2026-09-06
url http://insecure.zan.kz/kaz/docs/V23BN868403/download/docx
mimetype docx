--- v0 (2025-10-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f91ade" w14:textId="6f91ade">
+    <w:p w14:paraId="90d5801" w14:textId="90d5801">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1134,68 +1134,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндер тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1318,458 +1320,530 @@
       8) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 16 желтоқсан – Тәуелсіздік күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      10) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - Ақмола облысы Зеренді аудандық мәслихатының 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ең төмен күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Ақмола облысы Зеренді аудандық мәслихатының 26.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26-187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...258 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыс жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей азаматтардың келесі санаттарына жылына 1 рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2672,288 +2746,326 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...70 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      10) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Зеренді аудандық мәслихатының 05.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен; 25.07.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарына өтініш бойынша кірістерді есепке алмағанда көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, үш айдан кешіктірмей. Әлеуметтік көмектің шекті мөлшері 289 (екі жүз сексен тоғыз) айлық есептік көрсеткіш, бір рет;</w:t>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, үш айдан кешіктірмей. Әлеуметтік көмектің шекті мөлшері 200 (екі жүз) айлық есептік көрсеткіш, бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, үш айдан кешіктірмей. Әлеуметтік көмектің шекті мөлшері 200 (екі жүз) айлық есептік көрсеткіш, бір рет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бас бостандығынан айыру орындарынан босатылған адамдарға бір рет, босатылған күннен бастап үш айдан кешіктірмей 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер, бірінші типті қант диабеті, туберкулез) бар адамдарға (отбасыларға) жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      4) әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер, туберкулез) бар адамдарға (отбасыларға) жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) амбулаториялық емдеудегі туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2970,62 +3082,106 @@
       6) диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) химиопрофилактика кезеңінде туберкулез жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне, жылына 1 рет 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      8) Қазақстан Республикасының колледждерінде күндізгі нысан бойынша ақылы негізде оқитын мүгедектігі бар адамдарға, жетім балаларға және ата-анасының қамқорлығынсыз қалған жиырма үш жасқа дейінгі балаларға оқу орнынан анықтама негізінде жылына 1 рет оқу құнының 100 (жүз) пайызы мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3099,287 +3255,157 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 8 баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген адамдарға Қазақстан Республикасы шегінде санаторийлық – курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 40 (қырық) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...235 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген адамдарға Қазақстан Республикасы шегінде төлем туралы құжаттардың негізінде тіс протездеу құнын өтеуге жылына 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> көрсетілген адамдарға Қазақстан Республикасы шегінде санаторийлық-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға Қазақстан Республикасы шегінде санаторийлық – курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 50 (елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3438,62 +3464,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға коммуналдық қызметтер үшін шығыстарға ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      14) халықтың әлеуметтік жағынан әлсіз топтарынан шыққан, кәмелетке толмаған балаларды жерлеуге, 15 (он бес) айлық есептік көрсеткіш мөлшерінде, бір рет;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3503,207 +3573,299 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-тармақтың 15) тармақшасы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 2025 жылғы 1 қаңтардан бастап туындайтын құқықтық қатынастарға таралады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) бірінші топтағы мүгедектігі бар адамдарға гемодиализ алу кезеңінде жол жүруге ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      16) гемодиализ аппаратын пайдаланатын бірінші топтағы мүгедектігі бар адамдарға ай сайын (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Зеренді аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен; өзгеріс енгізілді - Зеренді аудандық мәслихатының 05.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33-247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек мұқтаж азаматтардың кірістерді ескере отырып келесі санаттарының өтініші бойынша көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      2) Қазақстан Республикасының жоғары медициналық оқу орындарында күндізгі нысан бойынша ақылы негізде оқитын, жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен отбасылардан шыққан студенттерге оқу орнынан анықтама негізінде жылына 1 рет оқу құнының 100 (жүз) пайыз мөлшерінде;</w:t>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен пробация қызметінің есебінде тұрған адамдарға бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3743,85 +3905,105 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Ақмола облысы Зеренді аудандық мәслихатының 26.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26-187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - Ақмола облысы Зеренді аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-324</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4446,642 +4628,642 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13-95 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зеренді аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5756 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс пен толықтыру енгізу туралы" Зеренді аудандық мәслихатының 2017 жылғы 1 қарашадағы № 14-122 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6165 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2018 жылғы 28 ақпандағы № 20-164 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6459 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2018 жылғы 25 маусымдағы № 24-193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6724 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Зеренді аудандық мәслихатының 2018 жылғы 11 қазандағы № 28-211 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6827 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" Зеренді аудандық мәслихатының 2019 жылғы 16 тамыздағы № 41-278 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7326 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2020 жылғы 27 наурыздағы № 52-340 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7781 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2020 жылғы 28 қазандағы № 62-381 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8113 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2021 жылғы 22 қаңтардағы № 2-11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8342 тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Зеренді аудандық мәслихатының 2022 жылғы 27 мамырдағы № 20-132 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28334 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Зеренді аудандық мәслихатының 2022 жылғы 18 қазандағы № 25-160 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30246 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Зеренді аудандық мәслихатының 2023 жылғы 16 қаңтардағы № 32-196 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8506 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Зеренді аудандық мәслихатының 2017 жылғы 6 ақпандағы № 10-83 "Зеренді ауданында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Зеренді аудандық мәслихатының 2023 жылғы 20 сәуірдегі № 3-17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8551-03 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5407,31 +5589,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>