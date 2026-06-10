--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2db11ad" w14:textId="2db11ad">
+    <w:p w14:paraId="478d457" w14:textId="478d457">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1661,51 +1661,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1805,649 +1805,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр - Отан қорғаушы күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...35 lines deleted...]
-      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерге 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
-[...178 lines deleted...]
-        <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...52 lines deleted...]
-        <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата - анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...111 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...70 lines deleted...]
-        <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 31 мамыр - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      саяси қуғын-сүргіндер құрбандарына немесе саяси қуғын-сүргіндерден зардап шеккендерге 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      саяси қуғын-сүргіндер құрбандарына немесе саяси қуғын-сүргіндерден зардап шеккендерге 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 29 тамыз - Семей ядролық сынақ полигонының жабылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2493,87 +2057,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ең төменгі және ең төменгі зейнетақы мөлшерінен төмен зейнеткерлерге 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдар күніне:</w:t>
+      8) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамдарға, оның ішінде он сегіз жасқа дейінгі мүгедектігі бар балаларға 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) 16 желтоқсан - Тəуелсіздік күніне:</w:t>
+      9) 16 желтоқсан – Тəуелсіздік күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2595,175 +2159,175 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Ақмола облысы Жақсы аудандық мәслихатының 08.05.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Ақмола облысы Жақсы аудандық мәслихатының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-55-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8С-42-4</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі, бір рет үш айдан кешіктірмей өтініш бойынша 200 (екі жүз) айлық есептік көрсеткіш шекті мөлшерінде, кірістерді есепке алмағанда;</w:t>
-[...53 lines deleted...]
-      4) Ақмола облысы денсаулық сақтау басқармасының жанындағы "Жақсы аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының тізімі негізінде денсаулық сақтау ұйымдарында есепте тұрған, туберкулез ауруы бар адамдарға өтініш бермей ай сайын 15 (он бес) айлық есептік көрсеткіш шекті мөлшерде, кірістерді есепке алмағанда;</w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі үш айдан кешіктірмей бір рет өтініш бойынша 100 (жүз) айлық есептік көрсеткіш шекті мөлшеріне дейін, кірістерді есепке алмағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі үш айдан кешіктірмей бір рет өтініш бойынша 200 (екі жүз) айлық есептік көрсеткішке шекті мөлшеріне дейін, кірістерді есепке алмағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет өтініш бойынша 15 (он бес) айлық есептік көрсеткіш шекті мөлшерінде, кірістерді есепке алмағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) амбулаториялық емдеудегі белсенді түрдегі туберкулез ауруы бар адамдарға ай сайын 6 ай бойы өтініш бойынша 10 (он) айлық есептік көрсеткіш шекті мөлшерінде, кірістерді есепке алмағанда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын өтініш бойынша 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде, кірістерді есепке алмағанда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2853,411 +2417,221 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға және "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет өтініш бойынша 40 (қырық) айлық есептік көрсеткіш шекті мөлшерде, кірістерді есепке алмағанда;</w:t>
+        <w:t xml:space="preserve"> белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет өтініш бойынша 60 (алпыс) айлық есептік көрсеткіш шекті мөлшерде, кірістерді есепке алмағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет өтініш бойынша 30 (отыз) айлық есептік көрсеткіш мөлшерінде, кірістерді есепке алмағанда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
-[...9 lines deleted...]
-        <w:t>4</w:t>
+      9) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-баптарында</w:t>
-[...152 lines deleted...]
-        </w:rPr>
         <w:t>8- баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға өтініш берусіз коммуналдық қызметтер үшін шығыстарға ай сайын 2 (екі) айлық есептік көрсеткіш шекті мөлшерінде, кірістерді есепке алмағанда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) аз қамтылған, халықтың (отбасылардың) әлеуметтік-әлсіз топтары қатарынан және мүгедектігі бар адамдар қатарынан шыққан, колледждерде оқитын студенттерге жылына 1 рет оқудың шығындарын өтеуге 100 пайыз мөлшерінде, өтініш бойынша, кірістерді ескере отырып;</w:t>
-[...71 lines deleted...]
-      16) пробация қызметінің есебінде тұрған адамдарға бір рет өтініш бойынша 15 (он бес) айлық есептік көрсеткіш шекті мөлшерде, кірістерді есепке алмағанда.</w:t>
+      10) бас бостандығынан айыру орындарынан босатылған адамдарға бір рет, босатылған күннен бастап үш айдан кешіктірмей өтініш бойынша 15 (он бес) айлық есептік көрсеткіш шекті мөлшерде, кірістерді есепке алмағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пробация қызметінің есебінде тұрған адамдарға бір рет өтініш бойынша 15 (он бес) айлық есептік көрсеткіш шекті мөлшерде, кірістерді есепке алмағанда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Жақсы аудандық мәслихатының 08.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-42-4</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Жақсы аудандық мәслихатының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-55-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4297,55 +3671,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>