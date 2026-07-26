--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="478d457" w14:textId="478d457">
+    <w:p w14:paraId="e643fba" w14:textId="e643fba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>