--- v0 (2025-11-10)
+++ v1 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="00f3cd8" w14:textId="00f3cd8">
+    <w:p w14:paraId="b12f75e" w14:textId="b12f75e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Есіл ауданының елді мекендерінің шекараларын (шегін) белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Есіл ауданы әкімдігінің 2023 жылғы 26 желтоқсандағы № а-12/287 қаулысы және Ақмола облысы Есіл аудандық мәслихатының 2023 жылғы 26 желтоқсандағы № 8С-15/6 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 17 қантарда № 8688-03 болып тіркелді</w:t>
+        <w:t>Ақмола облысы Есіл ауданы әкімдігінің 2023 жылғы 26 желтоқсандағы № а-12/287 қаулысы және Ақмола облысы Есіл аудандық мәслихатының 2023 жылғы 26 желтоқсандағы № 8С-15/6 шешімі. Ақмола облысының Әділет департаментінде 2024 жылғы 17 қантарда № 8688-03 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Жер кодексінің 108-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -993,94 +993,218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жалпы алаңы 3935,42 гектар Есіл ауданының Красивинский ауылдық округінің Красивое ауылының шекарасы (шегі) белгіленсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес жалпы алаңы 3607,4 гектар Есіл ауданы Красивинский ауылдық округінің Красивое ауылының шекаралары (шегі) белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - Есіл ауданы әкімдігінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-12/235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысына және Есіл аудандық мәслихатының 23.12.2025 № 8С-43/4 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданыска енгізіледі) бірлескен қаулысы мен шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жалпы алаңы 3533,0 гектар Есіл ауданының Красивинский ауылдық округінің Ярославка ауылының шекарасы (шегі) белгіленсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес Есіл ауданы Красивинский ауылдық округінің Ярославка ауылының жалпы алаңы 3133,0 гектар шекарасы (шегі) белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - Есіл ауданы әкімдігінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-12/235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысына және Есіл аудандық мәслихатының 23.12.2025 № 8С-43/4 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданыска енгізіледі) бірлескен қаулысы мен шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1117,270 +1241,352 @@
         <w:t xml:space="preserve">
       24. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалпы алаңы 407,42 гектар Есіл ауданының Красивинский ауылдық округінің Құмай ауылының шекарасы (шегі) белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z90" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1. Осы бірлескен қаулы мен шешімге 30-қосымшаға сәйкес жалпы алаңы 777,2 гектар Есіл ауданының Красивинский ауылдық округінің Красивая станциясының шекаралары (шегі) белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 24-1 тармақпен толықтырылды - Есіл ауданы әкімдігінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-12/235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысына және Есіл аудандық мәслихатының 23.12.2025 № 8С-43/4 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданыска енгізіледі) бірлескен қаулысы мен шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалпы алаңы 572,0 гектар Есіл ауданының Красногорский кентінің шекарасы (шегі) белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалпы алаңы 3156,0 гектар Есіл ауданының Красногорский кентінің Калачи ауылының шекарасы (шегі) белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалпы алаңы 3978,3 гектар Есіл ауданының Красногорский кентінің Игілік ауылының шекарасы (шегі) белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалпы алаңы 3569,0 гектар Есіл ауданының Заречный ауылдық округінің Заречный ауылының шекарасы (шегі) белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Осы бірлескен қаулы мен шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жалпы алаңы 899,0 гектар Есіл ауданының Заречный ауылдық округінің Дальний ауылының шекарасы (шегі) белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Осы Есіл ауданы әкімдігінің бірлескен қаулысы және Есіл аудандық мәслихатының шешімі оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1748,68 +1954,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Ақсай ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6769100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -2015,68 +2221,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Московский ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8204200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -2282,68 +2488,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Орловка ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6261100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -2549,68 +2755,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Знаменка ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7810500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -2816,68 +3022,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Бұзылық ауылдық округінің Бұзылық ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6438900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -3083,68 +3289,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Бұзылық ауылдық округінің Сұрған ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7645400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -3350,68 +3556,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Жаныспай ауылдық округінің Ковыльный ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5232400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -3617,68 +3823,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Жаныспай ауылдық округінің Жаныспай ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7264400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -3884,68 +4090,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Қаракөл ауылдық округінің Речной ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6870700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -4151,68 +4357,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Қаракөл ауылдық округінің Қаракөл ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7454900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -4418,68 +4624,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Интернациональный ауылдық округінің Интернациональный ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6184900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -4685,68 +4891,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Интернациональный ауылдық округінің Біртал ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6108700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -4952,68 +5158,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Интернациональный ауылдық округінің Алматинский ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6629400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -5219,68 +5425,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Юбилейный ауылдық округінің Юбилейный ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6680200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -5486,68 +5692,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Юбилейный ауылдық округінің Ейский ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7861300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -5753,68 +5959,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Двуречный ауылдық округінің Двуречный ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7759700" cy="8940800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -6020,68 +6226,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Двуречный ауылдық округінің Курский ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8369300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -6287,68 +6493,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Двуречный ауылдық округінің Приишимка ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6565900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -6554,68 +6760,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Свободный ауылдық округінің Раздольный ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7607300" cy="7264400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -6821,68 +7027,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Свободный ауылдық округінің Свободный ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6311900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -7088,128 +7294,295 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Красивинский ауылдық округінің Красивое ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 21-қосымша жаңа редакцияда - Есіл ауданы әкімдігінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-12/235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысына және Есіл аудандық мәслихатының 23.12.2025 № 8С-43/4 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданыска енгізіледі) бірлескен қаулысы мен шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="6997700"/>
+            <wp:extent cx="7810500" cy="4572000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="6997700"/>
+                      <a:ext cx="7810500" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШАРТТЫ БЕЛГІСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1955800" cy="622300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1955800" cy="622300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -7355,128 +7728,309 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Красивинский ауылдық округінің Ярославка ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 22-қосымша жаңа редакцияда - Есіл ауданы әкімдігінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-12/235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысына және Есіл аудандық мәслихатының 23.12.2025 № 8С-43/4 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданыска енгізіледі) бірлескен қаулысы мен шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="7467600"/>
+            <wp:extent cx="7810500" cy="4711700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="7467600"/>
+                      <a:ext cx="7810500" cy="4711700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШАРТТЫ БЕЛГІСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1955800" cy="622300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1955800" cy="622300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -7622,102 +8176,102 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:bookmarkStart w:name="z77" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Красивинский ауылдық округінің Ленинский ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5689600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="5689600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7889,102 +8443,102 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Красивинский ауылдық округінің Құмай ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5689600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="5689600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8150,134 +8704,297 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>25-қосымша</w:t>
+              <w:t>24-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="55"/>
+    <w:bookmarkStart w:name="z92" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Есіл ауданының Красногорский кентінің шекарасы (шегі)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+        <w:t xml:space="preserve"> Есіл ауданы Красивинский ауылдық округінің Красивое станциясының шекарасы (шегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулы 24-1 қосымшамен толықтырылды - Есіл ауданы әкімдігінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-12/235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысына және Есіл аудандық мәслихатының 23.12.2025 № 8С-43/4 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданыска енгізіледі) бірлескен қаулысы мен шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="7835900"/>
+            <wp:extent cx="7810500" cy="5524500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="7835900"/>
+                      <a:ext cx="7810500" cy="5524500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШАРТТЫ БЕЛГІСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1955800" cy="622300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1955800" cy="622300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -8417,116 +9134,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>26-қосымша</w:t>
+              <w:t>25-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Есіл ауданының Красногорский кентінің Калачи ауылының шекарасы (шегі)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+        <w:t xml:space="preserve"> Есіл ауданының Красногорский кентінің шекарасы (шегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="6108700"/>
+            <wp:extent cx="7810500" cy="7835900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="6108700"/>
+                      <a:ext cx="7810500" cy="7835900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8684,116 +9401,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>27-қосымша</w:t>
+              <w:t>26-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="57"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Есіл ауданының Красногорский кентінің Игілік ауылының шекарасы (шегі)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+        <w:t xml:space="preserve"> Есіл ауданының Красногорский кентінің Калачи ауылының шекарасы (шегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="6019800"/>
+            <wp:extent cx="7810500" cy="6108700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="6019800"/>
+                      <a:ext cx="7810500" cy="6108700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8951,116 +9668,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>28-қосымша</w:t>
+              <w:t>27-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Есіл ауданының Заречный ауылдық округінің Заречный ауылының шекарасы (шегі)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+        <w:t xml:space="preserve"> Есіл ауданының Красногорский кентінің Игілік ауылының шекарасы (шегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="6184900"/>
+            <wp:extent cx="7810500" cy="6019800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="6184900"/>
+                      <a:ext cx="7810500" cy="6019800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9218,108 +9935,375 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>29-қосымша</w:t>
+              <w:t>28-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="59"/>
+    <w:bookmarkStart w:name="z87" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Есіл ауданының Заречный ауылдық округінің Заречный ауылының шекарасы (шегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="6184900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="6184900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірлескен Есіл ауданы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ а-12/287 қаулысына және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есіл аудандық мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8С-15/6 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z89" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданының Заречный ауылдық округінің Дальний ауылының шекарасы (шегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5207000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="5207000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -9366,55 +10350,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9736,35 +10720,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>