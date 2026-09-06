--- v0 (2026-01-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fee8b49" w14:textId="fee8b49">
+    <w:p w14:paraId="c44b5b3" w14:textId="c44b5b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1260,68 +1260,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 16 желтоқсан – Тəуелсіздік күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1365,2101 +1367,1649 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ең төмен күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
-[...52 lines deleted...]
-        <w:t>
       Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда- Ақмола облысы Есіл аудандық мәслихатының 24.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда- Ақмола облысы Есіл аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыстың жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей азаматтардың келесі санаттарына жылына 1 рет көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай – ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналар, 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 7 мамыр – Отан қорғаушы күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 9 мамыр – Жеңіс күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата - анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға, 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екенші рет некеге тұрмаған жесірлеріне, екінші рет некеге тұрмаған зайыбына (жұбайына) 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 1 қазан – Қарттар күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ең төменгі және ең төменгі зейнетақы мөлшерінен төмен зейнеткерлерге 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күніне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық топтағы мүгедектігі бар адамдарға, оның ішінде он сегіз жасқа дейінгі мүгедектігі бар балаларға 3 (үш) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 16 желтоқсан – Тәуелсіздік күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының Заңымен белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргіндерге ұшыраған адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Ақмола облысы Есіл аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек өтініш бойынша толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарына кірістері есепке алынбай көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат салдарынан зардап шеккен азаматтарға (отбасыларға) оқиға болған сәттен бастап үш айдан кешіктірмей бір рет 200 (екі жүз) айлық есептік көрсеткіш аспайтын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) оқиға болған сәттен бастап үш айдан кешіктірмей бір рет 200 (екі жүз) айлық есептік көрсеткіш аспайтын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурулары бар адамдарға (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер) бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған, балалардың ата - аналарына немесе өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне теңестірілген адамдарға Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жұмсалған шығындардың құнын өтеуге 60 (алпыс) айлық есептік көрсеткіштен аспайтын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Алып тасталды - Ақмола облысы Есіл аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Алып тасталды - Ақмола облысы Есіл аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.\</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда- Ақмола облысы Есіл аудандық мәслихатының 24.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-30/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...920 lines deleted...]
-      "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының Заңымен белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргіндерге ұшыраған адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Есіл ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Ақмола облысы Есіл аудандық мәслихатының 27.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-34/3</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда- Ақмола облысы Есіл аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...160 lines deleted...]
-      абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік – аумақтық бірліктен тыс кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 7-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 27.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-34/3</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда- Ақмола облысы Есіл аудандық мәслихатының 24.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-30/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - Ақмола облысы Есіл аудандық мәслихатының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 27.05.2025 </w:t>
-[...655 lines deleted...]
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3590,68 +3140,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-13/4 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="11"/>
+    <w:bookmarkStart w:name="z10" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Есіл ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Есіл аудандық мәслихатының 2019 жылғы 19 ақпандағы № 45/2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3941,55 +3491,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>