--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4a46254" w14:textId="4a46254">
+    <w:p w14:paraId="5048b48" w14:textId="5048b48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1916,87 +1916,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) 9 мамырға – Жеңіс күні:</w:t>
-[...35 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілерге, 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
+      4) Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілерге, 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлерге, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына, 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2642,89 +2606,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 16 желтоқсанға – Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргіндерге ұшыраған адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргіндерге ұшыраған адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер енгізілді - Ақмола облысы Біржан сал ауданы мәслихатының 29.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ С-23/5</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер енгізілді - Ақмола облысы Біржан сал ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С-33/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2742,87 +2706,87 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек өтініш бойынша, толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарының біріне кірістері есепке алынбай көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне бір рет үш айдан кешіктірмей 145 (жүз қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...35 lines deleted...]
-      3) денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер, бірінші типті қант диабеті) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      1) дүлей апаттың салдарынан зардап шеккен азаматтарға (отбасыларға) бір рет 100 (жүз) айлық есептік көрсеткіштен аспайтын мөлшерде, бірақ ол басталған сәттен бастап үш айдан кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) бір рет 200 (екі жүз) айлық есептік көрсеткіштен аспайтын мөлшерде, бірақ ол басталған сәттен бастап үш айдан кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) амбулаториялық емдеудегі туберкулездің белсенді түрлерімен ауыратын адамдарға ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде, бірақ 6 айдан артық емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2839,80 +2803,150 @@
       5) диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бас бостандығынан айыру орындарынан босатылған адамдарға, босатылған күннен бастап үш айдан кешіктірмей бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      8) Ұлы Отан соғысының ардагерлеріне коммуналдық қызметтер үшін шығындарына ай сайын 100 (жүз) пайыз мөлшерінде;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды - Ақмола облысы Біржан сал ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ C-33/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) алып тасталды - Ақмола облысы Біржан сал ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ C-33/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3120,533 +3154,641 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарға, коммуналдық қызмет шығындарын төлеуге ай сайын 4 (төрт) айлық есептік көрсеткіш мөлшерінде, бірақ 7 айдан артық емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) бірінші топтағы мүгедектігі бар адамдарға гемодиализ алу кезеңінде жол жүруге ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      12) гемодиализ аппаратын пайдаланатын бірінші топтағы мүгедектігі бар адамдарға ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Ақмола облысы Біржан сал ауданы мәслихатының 29.05.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - Ақмола облысы Біржан сал ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С-33/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарының біріне өтініш бойынша кірістері ескеріле отырып көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) алып тасталды - Ақмола облысы Біржан сал ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ C-33/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пробация қызметінің есебінде тұрған адамдарға бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға) жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - Ақмола облысы Біржан сал ауданы мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ C-33/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - Ақмола облысы Біржан сал ауданы мәслихатының 29.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ С-23/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...71 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. . Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Біржан сал ауданының бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...125 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - Ақмола облысы Біржан сал ауданы мәслихатының 29.05.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - Ақмола облысы Біржан сал ауданы мәслихатының 29.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ С-23/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3894,55 +4036,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>